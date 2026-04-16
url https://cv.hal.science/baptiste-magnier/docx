--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Baptiste Magnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant chercheur à l'IMT Mines Alès.Membre de l'UMR Euromov Digital Health in Motion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">baptiste-magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3458-0552</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232610355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions for Signal Processing: Theory, Advances, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neriman Tokcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Showkat Sofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kharbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 238, pp.110191. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORT-RAJ: a fisheye-optimized deep learning model for real-time trajectory prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Bouzayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Kahouadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (2), pp.114. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-025-01485-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Review of Open-Source Fundus Image Databases for Diabetic Retinopathy Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Conquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (18), pp.5658. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25185658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins in nuclear medicine: A proposition of a modular pipeline for dosimetry protocol optimization in molecular radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.306-311. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2025.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Leakage and Deceptive Performance: A Critical Examination of Credit Card Fraud Detection Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (16), pp.2563. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math13162563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faked speech detection with zero prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Abdullah Al Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Mohammed Al Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munaf Salim Najim Al-Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (6), pp.288. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-024-05893-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Response to [177Lu]Lu-PSMA Therapy in mCRPC Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiyuan Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé L’hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Borrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personalized Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.1068. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jpm14111068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing of Iris Images for BSIF-Based Biometric Systems: Binary Detected Edges and Iris Unwrapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (15), pp.4805. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24154805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centroid human tracking via oriented detection in overhead fisheye sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, p. 407-425. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-023-02790-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Traffic Sign Recognition to Image Alteration and Training Data Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chalmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (10), pp.621. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15100621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Mehrotra and Nichani’s Corner Detection Method for Improvement with Truncated Anisotropic Gaussian Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (20), pp.8653. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23208653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ischemic stroke prediction of patients with carotid atherosclerotic stenosis via multi-modality fused network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiying Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2023.1118376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Deep learning for multimodal brain data processing and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liansheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lequan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2023.1264015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Copy–Move Replication in Digital Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzeela Qazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mushtaq Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.69. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8030069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apiculture dirigée par les données et les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Tracking in Top-View Fisheye Images: Analysis of Familiar Similarity Measures via HOG and against Various Color Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talaoubrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Vert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.115. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8040115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridge Detection by Image Filtering Techniques: A Review and an Objective Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.551-570. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661821030226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Similarity Measurement for Known-Object Localization: A New Normalized Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (10), pp.77. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging5100077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge detection: a review of dissimilarity evaluations and a proposed normalized measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (8), pp.9489-9533. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-017-5127-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Supervised Edge Detection Evaluation Methods and an Objective Comparison of Filtering Gradient Computations Using Hysteresis Thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging4060074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From contours to ground truth: How to evaluate edge detectors by filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color images steganalysis using rgb channel geometric transformation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (15), pp.2945-2956. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.1427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Color Image Smoothing via a New Region-Based PDE Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.17--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE REMOVAL BY PIXEL CLASSIFICATION USING A ROTATING FILTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1097--1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing WSI-Based Survival Analysis with Report-Auxiliary Self-distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2025 - the 28th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.197-207, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05182-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage Multi-resolution Fusion for Accurate and Efficient Whole Slide Image Segmentation in Colorectal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentai Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzheng Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMAI 2025 - 4th International Workshop on Applications of Medical Artificial Intelligence, Held in Conjunction with MICCAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09569-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de réponse au 177Lu-PSMA dans le cancer prostatique métastatique résistant, via l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L’hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIV 2024 - Congrès national de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France. pp.9-10, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2024.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un pipeline de création de jumeaux numériques pour l’optimisation des protocoles de dosimétrie en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e journées scientifiques de physique médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVMIL: Multi-view Multiple Instance Learning for Whole Slide Image Classification of Bladder Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMAI 2025 - 4th International Workshop on Applications of Medical Artificial Intelligence, Held in Conjunction with MICCAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09569-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria navigation framework for robotic missions in complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burghoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Seyssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV2025 - 17th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. pp.8, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3076730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Entity-Masked Graph Diffusion Model for Histopathological Image Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangyu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lequan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 25 - The 39th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Liver Radioembolization Precision: Advances in Multimodal Image Registration Based on 3D Slicer and Ellipsoid Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP66349.2025.11238619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Tracking and Fall Detection in 360° Video with Dynamic Perspective Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. pp.10.1109/EUVIP66349.2025.11238846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours Inhibition for Object Tracking: a Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid’ahmed Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2024 - the 31st IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs61496.2024.10848722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCGT: Ollivier-Ricci Curvature-Based Graph Model for Lung STAS Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2024 - 7th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco. pp.553-563, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72086-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Liver SPECT Image Quality: A Novel Approach to Mitigate Respiratory Motion Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Mannouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kao Visal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roann Cysique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2024 - The 12th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP61797.2024.10772924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Corner Detection: Leveraging 3×3 Structure Tensor Combined with Hourglass Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - European conference on signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightforward Adaptation of Particle Filter to Fish Eye Images for Top View Pedestrian Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talaoubrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.4300-4304, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORT-RAJ: A Hybrid Fisheye Model for Real-Time Pedestrian Trajectory Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Bouzayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSFP 2024 - 9th International Conference on FRONTIERS OF SIGNAL PROCESSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFSP62546.2024.10785416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Behavior Analysis and Modeling for the Honeybee Superorganism: a Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2023 - IEEE 25th International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORT: Fisheye Online Realtime Tracking with an Improved Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2023 - The IEEE International Workshop on MultiMedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-view Deformable Transformer for Non-displaced Hip Fracture Classification from Frontal-Lateral X-ray Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qichang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lequan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2023 - The 26th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43987-2_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2DSBG: A 2d Semi Bi-Gaussian Filter Adapted for Adjacent and Multi-Scale Line Feature Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ruggiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G2LL: Global-To-Local Self-Supervised Learning for Label-Efficient Transformer-Based Skin Lesion Segmentation in Dermoscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE 20th International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OV2SLAM on EuRoC MAV Datasets: a Study of Corner Detector Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burghoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Seyssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2023 - IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST59124.2023.10355706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anisotropic and Asymmetric Causal Filtering Based Corner Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPROVE 2023 - 3rd International conference on Image Processing and Vision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011855600003497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrates Detection with YOLOv5: Towards Study of Soil Organisms Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2022 - The 10th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbone, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Recent tiny/small YOLO Versions in the Context of Top-view Fisheye Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHAPE 2022 - 1st International Workshop on Intelligent Systems in Human and Artificial Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lecce, Italy. pp.246-257, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13321-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability Evaluation of Keypoint Detection Techniques in Tracking Underwater Video Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVAUI 2022 - The 5th Workshop on Computer Vision for Analysis of Underwater Imagery - Part of ICPR 2022 - International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering-Based Multi-instance Learning Network for Whole Slide Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liansheng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMCA 2022 - The 1st Workshop on Computational Mathematics Modeling in Cancer Analysis (part of MICCAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://cmmca2022.casconf.cn/, Sep 2022, Singapour, Singapore. pp.100-109, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17266-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Driven Intra-modal and Inter-modal Representation Learning for 3D Medical Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liansheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2022 - The 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapour, Singapore. pp.604-613, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16437-8_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-scale Line Feature Detection Using Second Order Semi-Gaussian Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIP 2021 - The 19th International Conference on Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Conference, France. pp.98-108, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89131-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Objective Comparison of Ridge/Valley Detectors by Image Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2021 - International Conference on Pattern Recognition Workshops and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual Event, France. pp.182-197, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68821-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant Smartphone Images Features For Liver Steatosis Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cesaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2021 - IEEE International Conference on Imaging Systems &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST50367.2021.9651329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Detection in Moving Fisheye Camera using an Improved YOLOv3 Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aberkane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MMSP 2021 - IEEE 23rd International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp53017.2021.9733674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of OpenCV Algorithms for Human Tracking with a Moving Perspective Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matossouwé Agninoube Tchalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP2021 - 9th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9483957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Tracking in Top-view Fisheye Images with Color Histograms via Deep Learning Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Vert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Brieussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2021 - IEEE International Conference on Imaging Systems &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST50367.2021.9651451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video logarithmic tone mapping operator with automatic calculation of the logarithmic function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Walbrecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2021 - IEEE International Conference on Imaging Systems &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST50367.2021.9651455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen-Castan Based Edge Detection Methods for Bayer CFA Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP2021 - 9th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9484026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recursive Edge Detector For Color Filter Array Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gorrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, France. pp.2543-2547, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple honey bees tracking and trajectory modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliyahou Gabbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faysal Bougamale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Sensing and Artificial Intelligence: Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.29, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2526120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Measures for Contour-based Recognition and Localization of Known Objects in Digital Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA 2018 - Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Half Gaussian Filter Rotation for Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2019 - 8th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Roma, Italy. pp.52-57, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP47703.2019.8946144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework to building a new ground image database: For segmentation and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRAI-2019 - 2nd World Conference on Robotics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated convolutional neural network model with statistical moments layer for vehicle classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMV 2019 - the 12th International Conference on Machine Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Amsterdam, Netherlands. pp.89, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Detection Evaluation: A New Normalized Figure of Merit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.2407-2411, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Normalized Method of Object Shape-based Recognition and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman+</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: The International Conference on Pattern Recognition Systems (ICRPS-19)At: Tours, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tours, France. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2019.0246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee hive traffic monitoring by tracking bee flight paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Ekszterowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2018 - 13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.563-571, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006628205630571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative Half Gaussian Kernels and Shock Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Legouestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2018 - Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Poitiers, France. pp.584-597, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Objective Evaluation of Edge Detection Methods Based on Oriented Half Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISP 2018 - International Conference on Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cherbourg, France. pp.80-89, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94211-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Tone Mapping Adaptation: An Application using Logarithmic Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Walbrecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ist.2018.8577194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de coins par combinaison de filtres asymétriques orientés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des filtres anisotropes causaux pour une diffusion non contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented asymmetric kernels for corner detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal Processing Conference, EUSIPCO 2017; Kos International Convention CenterKos; Greece; 28 August 2017 through 2 September 2017; Category numberCFP1740S-ART; Code 131844</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Normalized Supervised Edge Detection Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IbPRIA 2017 - Iberian Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Faro, Portugal. pp.203-213, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58838-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Objective Supervised Edge Detection Assessment Using Hysteresis Thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2017 - International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Catania, Italy. pp.3-14, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70742-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative error measure for the evaluation of roof edge detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Zogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2016 - 2016 IEEE International Conference on Imaging Systems and Techniques, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chania, Greece. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST.2016.7738264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Steganalysis Based On Steerable Gaussian Filters Bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec: Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vigo, Galicia, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909827.2930799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSD-DOG : A New Image Descriptor based on Second Order Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Venkatrayappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2015 - Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Museo Diocesano, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25903-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Stegananalysis Using Correlations between RGB Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCC: International Workshop on Cyber Crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Image Descriptor Based on Anisotropic Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Venkatrayappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valletta, Malta. pp.161-173, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23192-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture Removal Preserving Edges by Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIA 2015 - Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19665-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSD-HoG: A New Image Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Venkatrayappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIA 2015 : Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhagen, Denmark. pp.400-409, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19665-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale crest line extraction based on half Gaussian Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.5105-5109, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented half Gaussian kernels and anisotropic diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Vision Theory and Applications, VISAPP 2014; Lisbon; Portugal; 5 January 2014 through 8 January 2014; Code 107286</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.2945-2956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half Gaussian Kernels Based Shock Filter for Image Deblurring and Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Huanyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, France. http://www.visapp.visigrapp.org/?y=2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Brain Magnetic Resonance Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. http://www.visapp.visigrapp.org/?y=2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Image Regularization with PDEs toward a New Anisotropic Smoothing based on Half Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. http://spie.org/, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2002439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW REGION-BASED PDE FOR PERCEPTUAL IMAGE RESTORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. http://www.visapp.visigrapp.org/VISAPP2012/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Anisotropic Edge Detection Using Gamma Correction in Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. http://www.isispa.org/ispa11/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEPTUAL CURVE EXTRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IVMSP (Image, Video, and Multidimensional Signal Processing Technical Committee) on "Perception and Visual Signal Analysis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ithaca, United States. http://www.ivmsp2011.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridges and Valleys Detection in Images using Difference of Rotating Half Smoothing Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acivs 2011 Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE REMOVAL IN COLOR IMAGES BY ANISOTROPIC DIFFUSION. Preparation of Camera-Ready Contributions to SciTePress Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vilamoura, Portugal. http://www.visapp.visigrapp.org/VISAPP2011/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridge And Valley Junctions Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, Computer Vision, and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Las Vegas, France. http://www.world-academy-of-science.org/worldcomp11/ws/conferences/ipcv11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Thessalonique, Greece. pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00564713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perceptual Edge Detector in Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2010 Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia. pp.209--220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightforward Adaptation of Particle Filter to Fish Eye Images for Top View Pedestrian Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talaoubrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. IEEE, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrates Detection with YOLOv5: Towards Study of Soil Organisms Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2022 - The 10th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbone, Portugal. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Audio Forensics: Blind Human Voice Mimicry Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Al Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa M. Al Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munaf Najmuldeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Contours et Diffusion Anisotropique dans les Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement des images [eess.IV]. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00780268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Baptiste Magnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant chercheur à l'IMT Mines Alès.Membre de l'UMR Euromov Digital Health in Motion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">baptiste-magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3458-0552</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232610355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria navigation in complex facilities: unified map-fusion framework with modified A* and Held–Karp algorithms and quantitative evaluation on hallway and shed scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burghoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Seyssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (03), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions for Signal Processing: Theory, Advances, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neriman Tokcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Showkat Sofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kharbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 238, pp.110191. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORT-RAJ: a fisheye-optimized deep learning model for real-time trajectory prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Bouzayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Kahouadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (2), pp.114. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-025-01485-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Review of Open-Source Fundus Image Databases for Diabetic Retinopathy Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Conquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (18), pp.5658. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25185658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins in nuclear medicine: A proposition of a modular pipeline for dosimetry protocol optimization in molecular radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.306-311. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2025.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Leakage and Deceptive Performance: A Critical Examination of Credit Card Fraud Detection Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (16), pp.2563. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math13162563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centroid human tracking via oriented detection in overhead fisheye sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, p. 407-425. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-023-02790-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Traffic Sign Recognition to Image Alteration and Training Data Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chalmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (10), pp.621. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15100621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing of Iris Images for BSIF-Based Biometric Systems: Binary Detected Edges and Iris Unwrapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (15), pp.4805. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24154805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Response to [177Lu]Lu-PSMA Therapy in mCRPC Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiyuan Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé L’hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Borrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personalized Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.1068. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jpm14111068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faked speech detection with zero prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Abdullah Al Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Mohammed Al Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munaf Salim Najim Al-Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (6), pp.288. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-024-05893-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Deep learning for multimodal brain data processing and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liansheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lequan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2023.1264015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ischemic stroke prediction of patients with carotid atherosclerotic stenosis via multi-modality fused network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiying Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2023.1118376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Mehrotra and Nichani’s Corner Detection Method for Improvement with Truncated Anisotropic Gaussian Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (20), pp.8653. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23208653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Copy–Move Replication in Digital Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzeela Qazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mushtaq Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.69. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8030069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apiculture dirigée par les données et les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Tracking in Top-View Fisheye Images: Analysis of Familiar Similarity Measures via HOG and against Various Color Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talaoubrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Vert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.115. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8040115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridge Detection by Image Filtering Techniques: A Review and an Objective Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.551-570. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661821030226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Similarity Measurement for Known-Object Localization: A New Normalized Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (10), pp.77. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging5100077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge detection: a review of dissimilarity evaluations and a proposed normalized measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (8), pp.9489-9533. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-017-5127-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Supervised Edge Detection Evaluation Methods and an Objective Comparison of Filtering Gradient Computations Using Hysteresis Thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging4060074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From contours to ground truth: How to evaluate edge detectors by filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color images steganalysis using rgb channel geometric transformation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (15), pp.2945-2956. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.1427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Color Image Smoothing via a New Region-Based PDE Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.17--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE REMOVAL BY PIXEL CLASSIFICATION USING A ROTATING FILTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1097--1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing WSI-Based Survival Analysis with Report-Auxiliary Self-distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2025 - the 28th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.197-207, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05182-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un pipeline de création de jumeaux numériques pour l’optimisation des protocoles de dosimétrie en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e journées scientifiques de physique médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVMIL: Multi-view Multiple Instance Learning for Whole Slide Image Classification of Bladder Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMAI 2025 - 4th International Workshop on Applications of Medical Artificial Intelligence, Held in Conjunction with MICCAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09569-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de réponse au 177Lu-PSMA dans le cancer prostatique métastatique résistant, via l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L’hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIV 2024 - Congrès national de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France. pp.9-10, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2024.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria navigation framework for robotic missions in complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burghoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Seyssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV2025 - 17th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. pp.8, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3076730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Liver Radioembolization Precision: Advances in Multimodal Image Registration Based on 3D Slicer and Ellipsoid Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP66349.2025.11238619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Entity-Masked Graph Diffusion Model for Histopathological Image Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangyu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lequan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 25 - The 39th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Tracking and Fall Detection in 360° Video with Dynamic Perspective Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. pp.10.1109/EUVIP66349.2025.11238846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage Multi-resolution Fusion for Accurate and Efficient Whole Slide Image Segmentation in Colorectal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentai Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzheng Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMAI 2025 - 4th International Workshop on Applications of Medical Artificial Intelligence, Held in Conjunction with MICCAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09569-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightforward Adaptation of Particle Filter to Fish Eye Images for Top View Pedestrian Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talaoubrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.4300-4304, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Liver SPECT Image Quality: A Novel Approach to Mitigate Respiratory Motion Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Mannouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kao Visal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roann Cysique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2024 - The 12th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP61797.2024.10772924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Corner Detection: Leveraging 3×3 Structure Tensor Combined with Hourglass Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - European conference on signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORT-RAJ: A Hybrid Fisheye Model for Real-Time Pedestrian Trajectory Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Bouzayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSFP 2024 - 9th International Conference on FRONTIERS OF SIGNAL PROCESSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFSP62546.2024.10785416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours Inhibition for Object Tracking: a Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid’ahmed Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2024 - the 31st IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs61496.2024.10848722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCGT: Ollivier-Ricci Curvature-Based Graph Model for Lung STAS Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2024 - 7th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco. pp.553-563, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72086-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-view Deformable Transformer for Non-displaced Hip Fracture Classification from Frontal-Lateral X-ray Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qichang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lequan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2023 - The 26th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43987-2_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2DSBG: A 2d Semi Bi-Gaussian Filter Adapted for Adjacent and Multi-Scale Line Feature Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ruggiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORT: Fisheye Online Realtime Tracking with an Improved Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2023 - The IEEE International Workshop on MultiMedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G2LL: Global-To-Local Self-Supervised Learning for Label-Efficient Transformer-Based Skin Lesion Segmentation in Dermoscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE 20th International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OV2SLAM on EuRoC MAV Datasets: a Study of Corner Detector Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burghoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Seyssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2023 - IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST59124.2023.10355706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anisotropic and Asymmetric Causal Filtering Based Corner Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPROVE 2023 - 3rd International conference on Image Processing and Vision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011855600003497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Behavior Analysis and Modeling for the Honeybee Superorganism: a Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2023 - IEEE 25th International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability Evaluation of Keypoint Detection Techniques in Tracking Underwater Video Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVAUI 2022 - The 5th Workshop on Computer Vision for Analysis of Underwater Imagery - Part of ICPR 2022 - International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Driven Intra-modal and Inter-modal Representation Learning for 3D Medical Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liansheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2022 - The 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapour, Singapore. pp.604-613, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16437-8_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering-Based Multi-instance Learning Network for Whole Slide Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liansheng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMCA 2022 - The 1st Workshop on Computational Mathematics Modeling in Cancer Analysis (part of MICCAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://cmmca2022.casconf.cn/, Sep 2022, Singapour, Singapore. pp.100-109, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17266-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Recent tiny/small YOLO Versions in the Context of Top-view Fisheye Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHAPE 2022 - 1st International Workshop on Intelligent Systems in Human and Artificial Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lecce, Italy. pp.246-257, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13321-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrates Detection with YOLOv5: Towards Study of Soil Organisms Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2022 - The 10th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbone, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Objective Comparison of Ridge/Valley Detectors by Image Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2021 - International Conference on Pattern Recognition Workshops and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual Event, France. pp.182-197, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68821-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant Smartphone Images Features For Liver Steatosis Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cesaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2021 - IEEE International Conference on Imaging Systems &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST50367.2021.9651329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Detection in Moving Fisheye Camera using an Improved YOLOv3 Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aberkane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MMSP 2021 - IEEE 23rd International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp53017.2021.9733674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of OpenCV Algorithms for Human Tracking with a Moving Perspective Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matossouwé Agninoube Tchalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP2021 - 9th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9483957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-scale Line Feature Detection Using Second Order Semi-Gaussian Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIP 2021 - The 19th International Conference on Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Conference, France. pp.98-108, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89131-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Tracking in Top-view Fisheye Images with Color Histograms via Deep Learning Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Vert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Brieussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2021 - IEEE International Conference on Imaging Systems &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST50367.2021.9651451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video logarithmic tone mapping operator with automatic calculation of the logarithmic function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Walbrecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2021 - IEEE International Conference on Imaging Systems &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST50367.2021.9651455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen-Castan Based Edge Detection Methods for Bayer CFA Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP2021 - 9th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9484026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recursive Edge Detector For Color Filter Array Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gorrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, France. pp.2543-2547, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated convolutional neural network model with statistical moments layer for vehicle classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMV 2019 - the 12th International Conference on Machine Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Amsterdam, Netherlands. pp.89, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework to building a new ground image database: For segmentation and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRAI-2019 - 2nd World Conference on Robotics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Detection Evaluation: A New Normalized Figure of Merit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.2407-2411, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Normalized Method of Object Shape-based Recognition and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman+</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: The International Conference on Pattern Recognition Systems (ICRPS-19)At: Tours, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tours, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2019.0246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Measures for Contour-based Recognition and Localization of Known Objects in Digital Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA 2018 - Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple honey bees tracking and trajectory modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliyahou Gabbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faysal Bougamale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Sensing and Artificial Intelligence: Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.29, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2526120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Half Gaussian Filter Rotation for Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2019 - 8th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Roma, Italy. pp.52-57, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP47703.2019.8946144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative Half Gaussian Kernels and Shock Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Legouestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2018 - Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Poitiers, France. pp.584-597, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee hive traffic monitoring by tracking bee flight paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Ekszterowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2018 - 13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.563-571, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006628205630571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Objective Evaluation of Edge Detection Methods Based on Oriented Half Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISP 2018 - International Conference on Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cherbourg, France. pp.80-89, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94211-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Tone Mapping Adaptation: An Application using Logarithmic Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Walbrecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ist.2018.8577194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented asymmetric kernels for corner detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal Processing Conference, EUSIPCO 2017; Kos International Convention CenterKos; Greece; 28 August 2017 through 2 September 2017; Category numberCFP1740S-ART; Code 131844</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Normalized Supervised Edge Detection Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IbPRIA 2017 - Iberian Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Faro, Portugal. pp.203-213, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58838-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des filtres anisotropes causaux pour une diffusion non contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de coins par combinaison de filtres asymétriques orientés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Objective Supervised Edge Detection Assessment Using Hysteresis Thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2017 - International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Catania, Italy. pp.3-14, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70742-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Steganalysis Based On Steerable Gaussian Filters Bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec: Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vigo, Galicia, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909827.2930799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative error measure for the evaluation of roof edge detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Zogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2016 - 2016 IEEE International Conference on Imaging Systems and Techniques, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chania, Greece. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST.2016.7738264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Image Descriptor Based on Anisotropic Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Venkatrayappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valletta, Malta. pp.161-173, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23192-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Stegananalysis Using Correlations between RGB Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCC: International Workshop on Cyber Crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSD-DOG : A New Image Descriptor based on Second Order Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Venkatrayappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2015 - Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Museo Diocesano, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25903-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture Removal Preserving Edges by Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIA 2015 - Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19665-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSD-HoG: A New Image Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Venkatrayappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIA 2015 : Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhagen, Denmark. pp.400-409, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19665-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale crest line extraction based on half Gaussian Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.5105-5109, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented half Gaussian kernels and anisotropic diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Vision Theory and Applications, VISAPP 2014; Lisbon; Portugal; 5 January 2014 through 8 January 2014; Code 107286</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.2945-2956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Brain Magnetic Resonance Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. http://www.visapp.visigrapp.org/?y=2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half Gaussian Kernels Based Shock Filter for Image Deblurring and Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Huanyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, France. http://www.visapp.visigrapp.org/?y=2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Image Regularization with PDEs toward a New Anisotropic Smoothing based on Half Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. http://spie.org/, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2002439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW REGION-BASED PDE FOR PERCEPTUAL IMAGE RESTORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. http://www.visapp.visigrapp.org/VISAPP2012/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE REMOVAL IN COLOR IMAGES BY ANISOTROPIC DIFFUSION. Preparation of Camera-Ready Contributions to SciTePress Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vilamoura, Portugal. http://www.visapp.visigrapp.org/VISAPP2011/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridges and Valleys Detection in Images using Difference of Rotating Half Smoothing Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acivs 2011 Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEPTUAL CURVE EXTRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IVMSP (Image, Video, and Multidimensional Signal Processing Technical Committee) on "Perception and Visual Signal Analysis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ithaca, United States. http://www.ivmsp2011.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridge And Valley Junctions Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, Computer Vision, and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Las Vegas, France. http://www.world-academy-of-science.org/worldcomp11/ws/conferences/ipcv11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Anisotropic Edge Detection Using Gamma Correction in Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. http://www.isispa.org/ispa11/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perceptual Edge Detector in Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2010 Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia. pp.209--220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Thessalonique, Greece. pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00564713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightforward Adaptation of Particle Filter to Fish Eye Images for Top View Pedestrian Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talaoubrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. IEEE, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrates Detection with YOLOv5: Towards Study of Soil Organisms Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2022 - The 10th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbone, Portugal. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Audio Forensics: Blind Human Voice Mimicry Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Al Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa M. Al Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munaf Najmuldeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Contours et Diffusion Anisotropique dans les Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement des images [eess.IV]. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00780268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46961671"/>
+    <w:nsid w:val="09DC6502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-magnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3458-0552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232610355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135784v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriman Tokcan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Showkat Sofi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tien Pham" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05117277v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouzayane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Kahouadji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01485-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05335049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Conquer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25185658" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232330v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinsoilliez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.08.027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05222888v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khizar Hayat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13162563" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04588532v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Abdullah Al Ajmi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Mohammed Al Obaidi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munaf Salim Najim Al-Din" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-05893-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04755664v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyuan Gong" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; L&#8217;hostis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Borrely" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Bon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14111068" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04672757v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rubio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24154805" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03998966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haggui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-023-02790-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748690v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demoor" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chalm&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15100621" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04261728v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23208653" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04064723v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lv" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Guo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiying Tang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1118376" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04201655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liansheng Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequan Yu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1264015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03608721v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzeela Qazi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtaq Ali" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776562v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03653718v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talaoubrid" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8040115" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03353145v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam-Sakhi Shokouh" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661821030226" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301877v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940231v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5127-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945912v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulrahman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4060074" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940337v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347460v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1427" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807751v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diep" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807785v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282255v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyi Li" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05182-0_20" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471606v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Lin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentai Hou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzheng Lou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09569-5_9" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986609v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borrely" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2024.12.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166999v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sinsoilliez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Piron" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471587v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuang Hu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09569-5_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05214081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Burghoffer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Seyssaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3076730" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05036086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfeng Zhuang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Li" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyu Zhou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411431v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Lavin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barrau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238619" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411448v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Neto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04795075v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid&#8217;ahmed Sidi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Dupont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs61496.2024.10848722" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04728016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Su" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72086-4_52" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04822535v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Mannouy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kao Visal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roann Cysique" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772924" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694161v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715066" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529049v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446632" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04822564v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amrouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP62546.2024.10785416" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205295v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Odic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faure" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337701" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205193v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghang Zhu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang Chen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianxin Wang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defu Zhang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43987-2_43" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136316v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Sakhi Shokouh" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berthier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ruggiero" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095570" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205226v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Huang" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230748" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Seyssaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST59124.2023.10355706" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04071747v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011855600003497" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208778v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pruvost" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tulet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delort" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922675" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676679v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13321-3_22" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03795514v2" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_36" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17266-3_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16437-8_58" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03413881v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89131-2_9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68821-9_18" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467284v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cesaretti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Labiche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651329" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03372894v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp53017.2021.9733674" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248524v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matossouw&#233; Agninoube Tchalim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483957" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03329266v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Brieussel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Mcnamara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651451" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467271v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Walbrecq" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651455" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248561v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Li" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9484026" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02920074v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aberkane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorrity" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053743" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187412v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliyahou Gabbay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bougamale" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526120" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942291v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608165" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02437075v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946144" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460617v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02465128v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Tuama" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559375" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436951v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683357" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188474v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulrahman+" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0246" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940300v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ekszterowicz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laurent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rival" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006628205630571" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940267v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Legouestre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_49" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_10" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931216v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ist.2018.8577194" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942295v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942301v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940320v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081313" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940333v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58838-4_23" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940328v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70742-6_1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940350v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zogo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2016.7738264" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374101v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930799" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114293v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Venkatrayappa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234229v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.44" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114315v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dd Diep" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23192-1_14" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942261v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19665-7_1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03579295v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19665-7_33" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115892v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854575" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940388v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807992v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Huanyu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807999v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807826v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002439" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807974v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807802v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807815v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807747v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807965v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807787v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807734v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04554295v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790169v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835156v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Al Ajmi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa M. Al Obaidi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munaf Najmuldeen" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780268v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-magnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3458-0552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232610355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05583109v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Burghoffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Seyssaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135784v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriman Tokcan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Showkat Sofi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tien Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05117277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouzayane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Kahouadji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01485-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05335049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Conquer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25185658" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinsoilliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.08.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05222888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khizar Hayat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13162563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03998966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haggui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-023-02790-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rubio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chalm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15100621" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04672757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24154805" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04755664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyuan Gong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; L&#8217;hostis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Borrely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Bon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14111068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04588532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Abdullah Al Ajmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Mohammed Al Obaidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munaf Salim Najim Al-Din" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-05893-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04201655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liansheng Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequan Yu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1264015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04064723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Guo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiying Tang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1118376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04261728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23208653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03608721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzeela Qazi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtaq Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03653718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talaoubrid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8040115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03353145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam-Sakhi Shokouh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661821030226" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5127-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulrahman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4060074" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1427" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diep" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyi Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05182-0_20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sinsoilliez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Piron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuang Hu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Lin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09569-5_8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borrely" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2024.12.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05214081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3076730" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Lavin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barrau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238619" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05036086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfeng Zhuang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyu Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Neto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentai Hou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzheng Lou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09569-5_9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446632" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04822535v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Mannouy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kao Visal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roann Cysique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772924" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04822564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amrouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP62546.2024.10785416" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04795075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid&#8217;ahmed Sidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs61496.2024.10848722" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04728016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Su" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72086-4_52" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghang Zhu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianxin Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defu Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43987-2_43" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Sakhi Shokouh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ruggiero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095570" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205295v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Odic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337701" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205226v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Huang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230748" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Seyssaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST59124.2023.10355706" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04071747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011855600003497" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03795514v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_36" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790158v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16437-8_58" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17266-3_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676679v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13321-3_22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pruvost" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922675" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68821-9_18" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467284v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cesaretti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Labiche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651329" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03372894v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp53017.2021.9733674" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248524v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matossouw&#233; Agninoube Tchalim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483957" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03413881v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89131-2_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03329266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Brieussel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Mcnamara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651451" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467271v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Walbrecq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651455" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9484026" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02920074v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aberkane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorrity" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053743" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02465128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Tuama" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559375" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683357" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188474v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulrahman+" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0246" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942291v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608165" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliyahou Gabbay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bougamale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526120" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02437075v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946144" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940267v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Legouestre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_49" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ekszterowicz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laurent" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rival" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006628205630571" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931216v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ist.2018.8577194" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940320v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081313" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940333v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58838-4_23" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942301v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942295v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940328v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70742-6_1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374101v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930799" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zogo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2016.7738264" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114315v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Venkatrayappa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dd Diep" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23192-1_14" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234229v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.44" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114293v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942261v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19665-7_1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03579295v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19665-7_33" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115892v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854575" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940388v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807999v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807992v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Huanyu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807826v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002439" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807974v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807965v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807747v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807815v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807787v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807734v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04554295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790169v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835156v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Al Ajmi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa M. Al Obaidi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munaf Najmuldeen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780268v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>