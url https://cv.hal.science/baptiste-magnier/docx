--- v1 (2026-04-16)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Baptiste Magnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant chercheur à l'IMT Mines Alès.Membre de l'UMR Euromov Digital Health in Motion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">baptiste-magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3458-0552</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232610355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria navigation in complex facilities: unified map-fusion framework with modified A* and Held–Karp algorithms and quantitative evaluation on hallway and shed scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burghoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Seyssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (03), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions for Signal Processing: Theory, Advances, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neriman Tokcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Showkat Sofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kharbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 238, pp.110191. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORT-RAJ: a fisheye-optimized deep learning model for real-time trajectory prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Bouzayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Kahouadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (2), pp.114. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-025-01485-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Review of Open-Source Fundus Image Databases for Diabetic Retinopathy Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Conquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (18), pp.5658. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25185658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins in nuclear medicine: A proposition of a modular pipeline for dosimetry protocol optimization in molecular radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.306-311. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2025.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Leakage and Deceptive Performance: A Critical Examination of Credit Card Fraud Detection Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (16), pp.2563. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math13162563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centroid human tracking via oriented detection in overhead fisheye sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, p. 407-425. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-023-02790-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Traffic Sign Recognition to Image Alteration and Training Data Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chalmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (10), pp.621. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15100621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing of Iris Images for BSIF-Based Biometric Systems: Binary Detected Edges and Iris Unwrapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (15), pp.4805. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24154805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Response to [177Lu]Lu-PSMA Therapy in mCRPC Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiyuan Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé L’hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Borrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personalized Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.1068. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jpm14111068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faked speech detection with zero prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Abdullah Al Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Mohammed Al Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munaf Salim Najim Al-Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (6), pp.288. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-024-05893-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Deep learning for multimodal brain data processing and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liansheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lequan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2023.1264015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ischemic stroke prediction of patients with carotid atherosclerotic stenosis via multi-modality fused network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiying Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2023.1118376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Mehrotra and Nichani’s Corner Detection Method for Improvement with Truncated Anisotropic Gaussian Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (20), pp.8653. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23208653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Copy–Move Replication in Digital Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzeela Qazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mushtaq Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.69. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8030069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apiculture dirigée par les données et les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Tracking in Top-View Fisheye Images: Analysis of Familiar Similarity Measures via HOG and against Various Color Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talaoubrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Vert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.115. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8040115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridge Detection by Image Filtering Techniques: A Review and an Objective Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.551-570. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661821030226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Similarity Measurement for Known-Object Localization: A New Normalized Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (10), pp.77. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging5100077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge detection: a review of dissimilarity evaluations and a proposed normalized measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (8), pp.9489-9533. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-017-5127-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Supervised Edge Detection Evaluation Methods and an Objective Comparison of Filtering Gradient Computations Using Hysteresis Thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging4060074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From contours to ground truth: How to evaluate edge detectors by filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color images steganalysis using rgb channel geometric transformation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (15), pp.2945-2956. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.1427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Color Image Smoothing via a New Region-Based PDE Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.17--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE REMOVAL BY PIXEL CLASSIFICATION USING A ROTATING FILTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1097--1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing WSI-Based Survival Analysis with Report-Auxiliary Self-distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2025 - the 28th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.197-207, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05182-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un pipeline de création de jumeaux numériques pour l’optimisation des protocoles de dosimétrie en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e journées scientifiques de physique médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVMIL: Multi-view Multiple Instance Learning for Whole Slide Image Classification of Bladder Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMAI 2025 - 4th International Workshop on Applications of Medical Artificial Intelligence, Held in Conjunction with MICCAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09569-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de réponse au 177Lu-PSMA dans le cancer prostatique métastatique résistant, via l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L’hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIV 2024 - Congrès national de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France. pp.9-10, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2024.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria navigation framework for robotic missions in complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burghoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Seyssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV2025 - 17th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. pp.8, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3076730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Liver Radioembolization Precision: Advances in Multimodal Image Registration Based on 3D Slicer and Ellipsoid Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP66349.2025.11238619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Entity-Masked Graph Diffusion Model for Histopathological Image Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangyu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lequan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 25 - The 39th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Tracking and Fall Detection in 360° Video with Dynamic Perspective Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. pp.10.1109/EUVIP66349.2025.11238846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage Multi-resolution Fusion for Accurate and Efficient Whole Slide Image Segmentation in Colorectal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentai Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzheng Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMAI 2025 - 4th International Workshop on Applications of Medical Artificial Intelligence, Held in Conjunction with MICCAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09569-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightforward Adaptation of Particle Filter to Fish Eye Images for Top View Pedestrian Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talaoubrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.4300-4304, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Liver SPECT Image Quality: A Novel Approach to Mitigate Respiratory Motion Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Mannouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kao Visal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roann Cysique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2024 - The 12th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP61797.2024.10772924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Corner Detection: Leveraging 3×3 Structure Tensor Combined with Hourglass Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - European conference on signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORT-RAJ: A Hybrid Fisheye Model for Real-Time Pedestrian Trajectory Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Bouzayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSFP 2024 - 9th International Conference on FRONTIERS OF SIGNAL PROCESSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFSP62546.2024.10785416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours Inhibition for Object Tracking: a Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid’ahmed Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2024 - the 31st IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs61496.2024.10848722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCGT: Ollivier-Ricci Curvature-Based Graph Model for Lung STAS Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2024 - 7th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco. pp.553-563, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72086-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-view Deformable Transformer for Non-displaced Hip Fracture Classification from Frontal-Lateral X-ray Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qichang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lequan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2023 - The 26th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43987-2_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2DSBG: A 2d Semi Bi-Gaussian Filter Adapted for Adjacent and Multi-Scale Line Feature Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ruggiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORT: Fisheye Online Realtime Tracking with an Improved Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2023 - The IEEE International Workshop on MultiMedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G2LL: Global-To-Local Self-Supervised Learning for Label-Efficient Transformer-Based Skin Lesion Segmentation in Dermoscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE 20th International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OV2SLAM on EuRoC MAV Datasets: a Study of Corner Detector Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burghoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Seyssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2023 - IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST59124.2023.10355706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anisotropic and Asymmetric Causal Filtering Based Corner Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPROVE 2023 - 3rd International conference on Image Processing and Vision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011855600003497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Behavior Analysis and Modeling for the Honeybee Superorganism: a Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2023 - IEEE 25th International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability Evaluation of Keypoint Detection Techniques in Tracking Underwater Video Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVAUI 2022 - The 5th Workshop on Computer Vision for Analysis of Underwater Imagery - Part of ICPR 2022 - International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Driven Intra-modal and Inter-modal Representation Learning for 3D Medical Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liansheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2022 - The 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapour, Singapore. pp.604-613, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16437-8_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering-Based Multi-instance Learning Network for Whole Slide Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liansheng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMCA 2022 - The 1st Workshop on Computational Mathematics Modeling in Cancer Analysis (part of MICCAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://cmmca2022.casconf.cn/, Sep 2022, Singapour, Singapore. pp.100-109, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17266-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Recent tiny/small YOLO Versions in the Context of Top-view Fisheye Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHAPE 2022 - 1st International Workshop on Intelligent Systems in Human and Artificial Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lecce, Italy. pp.246-257, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13321-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrates Detection with YOLOv5: Towards Study of Soil Organisms Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2022 - The 10th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbone, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Objective Comparison of Ridge/Valley Detectors by Image Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2021 - International Conference on Pattern Recognition Workshops and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual Event, France. pp.182-197, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68821-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant Smartphone Images Features For Liver Steatosis Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cesaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2021 - IEEE International Conference on Imaging Systems &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST50367.2021.9651329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Detection in Moving Fisheye Camera using an Improved YOLOv3 Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aberkane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MMSP 2021 - IEEE 23rd International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp53017.2021.9733674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of OpenCV Algorithms for Human Tracking with a Moving Perspective Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matossouwé Agninoube Tchalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP2021 - 9th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9483957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-scale Line Feature Detection Using Second Order Semi-Gaussian Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIP 2021 - The 19th International Conference on Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Conference, France. pp.98-108, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89131-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Tracking in Top-view Fisheye Images with Color Histograms via Deep Learning Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Vert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Brieussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2021 - IEEE International Conference on Imaging Systems &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST50367.2021.9651451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video logarithmic tone mapping operator with automatic calculation of the logarithmic function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Walbrecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2021 - IEEE International Conference on Imaging Systems &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST50367.2021.9651455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen-Castan Based Edge Detection Methods for Bayer CFA Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP2021 - 9th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9484026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recursive Edge Detector For Color Filter Array Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gorrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, France. pp.2543-2547, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated convolutional neural network model with statistical moments layer for vehicle classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMV 2019 - the 12th International Conference on Machine Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Amsterdam, Netherlands. pp.89, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework to building a new ground image database: For segmentation and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRAI-2019 - 2nd World Conference on Robotics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Detection Evaluation: A New Normalized Figure of Merit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.2407-2411, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Normalized Method of Object Shape-based Recognition and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman+</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: The International Conference on Pattern Recognition Systems (ICRPS-19)At: Tours, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tours, France. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2019.0246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Measures for Contour-based Recognition and Localization of Known Objects in Digital Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA 2018 - Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple honey bees tracking and trajectory modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliyahou Gabbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faysal Bougamale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Sensing and Artificial Intelligence: Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.29, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2526120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Half Gaussian Filter Rotation for Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2019 - 8th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Roma, Italy. pp.52-57, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP47703.2019.8946144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative Half Gaussian Kernels and Shock Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Legouestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2018 - Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Poitiers, France. pp.584-597, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee hive traffic monitoring by tracking bee flight paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Ekszterowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2018 - 13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.563-571, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006628205630571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Objective Evaluation of Edge Detection Methods Based on Oriented Half Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISP 2018 - International Conference on Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cherbourg, France. pp.80-89, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94211-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Tone Mapping Adaptation: An Application using Logarithmic Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Walbrecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ist.2018.8577194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented asymmetric kernels for corner detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal Processing Conference, EUSIPCO 2017; Kos International Convention CenterKos; Greece; 28 August 2017 through 2 September 2017; Category numberCFP1740S-ART; Code 131844</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Normalized Supervised Edge Detection Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IbPRIA 2017 - Iberian Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Faro, Portugal. pp.203-213, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58838-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des filtres anisotropes causaux pour une diffusion non contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de coins par combinaison de filtres asymétriques orientés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Objective Supervised Edge Detection Assessment Using Hysteresis Thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2017 - International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Catania, Italy. pp.3-14, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70742-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Steganalysis Based On Steerable Gaussian Filters Bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec: Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vigo, Galicia, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909827.2930799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative error measure for the evaluation of roof edge detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Zogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2016 - 2016 IEEE International Conference on Imaging Systems and Techniques, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chania, Greece. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST.2016.7738264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Image Descriptor Based on Anisotropic Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Venkatrayappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valletta, Malta. pp.161-173, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23192-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Stegananalysis Using Correlations between RGB Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCC: International Workshop on Cyber Crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSD-DOG : A New Image Descriptor based on Second Order Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Venkatrayappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2015 - Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Museo Diocesano, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25903-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture Removal Preserving Edges by Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIA 2015 - Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19665-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSD-HoG: A New Image Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Venkatrayappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIA 2015 : Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhagen, Denmark. pp.400-409, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19665-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale crest line extraction based on half Gaussian Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.5105-5109, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented half Gaussian kernels and anisotropic diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Vision Theory and Applications, VISAPP 2014; Lisbon; Portugal; 5 January 2014 through 8 January 2014; Code 107286</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.2945-2956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Brain Magnetic Resonance Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. http://www.visapp.visigrapp.org/?y=2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half Gaussian Kernels Based Shock Filter for Image Deblurring and Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Huanyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, France. http://www.visapp.visigrapp.org/?y=2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Image Regularization with PDEs toward a New Anisotropic Smoothing based on Half Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. http://spie.org/, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2002439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW REGION-BASED PDE FOR PERCEPTUAL IMAGE RESTORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. http://www.visapp.visigrapp.org/VISAPP2012/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE REMOVAL IN COLOR IMAGES BY ANISOTROPIC DIFFUSION. Preparation of Camera-Ready Contributions to SciTePress Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vilamoura, Portugal. http://www.visapp.visigrapp.org/VISAPP2011/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridges and Valleys Detection in Images using Difference of Rotating Half Smoothing Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acivs 2011 Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEPTUAL CURVE EXTRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IVMSP (Image, Video, and Multidimensional Signal Processing Technical Committee) on "Perception and Visual Signal Analysis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ithaca, United States. http://www.ivmsp2011.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridge And Valley Junctions Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, Computer Vision, and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Las Vegas, France. http://www.world-academy-of-science.org/worldcomp11/ws/conferences/ipcv11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Anisotropic Edge Detection Using Gamma Correction in Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. http://www.isispa.org/ispa11/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perceptual Edge Detector in Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2010 Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia. pp.209--220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Thessalonique, Greece. pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00564713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightforward Adaptation of Particle Filter to Fish Eye Images for Top View Pedestrian Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talaoubrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. IEEE, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrates Detection with YOLOv5: Towards Study of Soil Organisms Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2022 - The 10th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbone, Portugal. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Audio Forensics: Blind Human Voice Mimicry Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Al Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa M. Al Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munaf Najmuldeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Contours et Diffusion Anisotropique dans les Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement des images [eess.IV]. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00780268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId333"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Baptiste Magnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant chercheur à l'IMT Mines Alès.Membre de l'UMR Euromov Digital Health in Motion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">baptiste-magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3458-0552</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">232610355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria navigation in complex facilities: unified map-fusion framework with modified A* and Held–Karp algorithms and quantitative evaluation on hallway and shed scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burghoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Seyssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (03), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.35.3.031207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensor Decompositions for Signal Processing: Theory, Advances, and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neriman Tokcan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakir Showkat Sofi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Tien Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Kharbech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 238, pp.110191. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sigpro.2025.110191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05135784v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORT-RAJ: a fisheye-optimized deep learning model for real-time trajectory prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Bouzayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouad Kahouadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Analysis and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (2), pp.114. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10044-025-01485-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive Review of Open-Source Fundus Image Databases for Diabetic Retinopathy Diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérian Conquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Andrade-Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (18), pp.5658. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s25185658⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twins in nuclear medicine: A proposition of a modular pipeline for dosimetry protocol optimization in molecular radiotherapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bardiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28, pp.306-311. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2025.08.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Leakage and Deceptive Performance: A Critical Examination of Credit Card Fraud Detection Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (16), pp.2563. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math13162563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centroid human tracking via oriented detection in overhead fisheye sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 40, p. 407-425. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-023-02790-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity Analysis of Traffic Sign Recognition to Image Alteration and Training Data Size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Chalmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sutton-Charani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (10), pp.621. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/info15100621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preprocessing of Iris Images for BSIF-Based Biometric Systems: Binary Detected Edges and Iris Unwrapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (15), pp.4805. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s24154805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Response to [177Lu]Lu-PSMA Therapy in mCRPC Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiyuan Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé L’hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Borrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Bon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Personalized Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (11), pp.1068. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jpm14111068⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faked speech detection with zero prior knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Abdullah Al Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Mohammed Al Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munaf Salim Najim Al-Din</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discover Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (6), pp.288. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42452-024-05893-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04588532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Deep learning for multimodal brain data processing and analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liansheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lequan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2023.1264015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ischemic stroke prediction of patients with carotid atherosclerotic stenosis via multi-modality fused network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Lv</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiying Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnins.2023.1118376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Mehrotra and Nichani’s Corner Detection Method for Improvement with Truncated Anisotropic Gaussian Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (20), pp.8653. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s23208653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Copy–Move Replication in Digital Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanzeela Qazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mushtaq Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.69. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8030069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apiculture dirigée par les données et les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Tracking in Top-View Fisheye Images: Analysis of Familiar Similarity Measures via HOG and against Various Color Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talaoubrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Vert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (4), pp.115. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging8040115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridge Detection by Image Filtering Techniques: A Review and an Objective Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Распознавание образов и анализ изображе&#1085 / Pattern Recognition and Image Analysis: Advances in Mathematical Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (3), pp.551-570. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S1054661821030226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape Similarity Measurement for Known-Object Localization: A New Normalized Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (10), pp.77. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging5100077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02301877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge detection: a review of dissimilarity evaluations and a proposed normalized measure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimedia Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77 (8), pp.9489-9533. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11042-017-5127-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Supervised Edge Detection Evaluation Methods and an Objective Comparison of Filtering Gradient Computations Using Hysteresis Thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (6), pp.74. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jimaging4060074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From contours to ground truth: How to evaluate edge detectors by filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of WSCG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (2), pp.133-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color images steganalysis using rgb channel geometric transformation measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Security and communication networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (15), pp.2945-2956. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sec.1427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Color Image Smoothing via a New Region-Based PDE Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Letters on Computer Vision and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.17--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE REMOVAL BY PIXEL CLASSIFICATION USING A ROTATING FILTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing, ICASSP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.1097--1100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVF-Generator: A Physics-Aware Conditional Generative Model for Respiratory Motion Synthesis in Liver SPECT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaiyuan Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO '26 - The 10th International Conference on Movement and Computing 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montpellier, France. 7 p., </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3802842.3802893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05624761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing WSI-Based Survival Analysis with Report-Auxiliary Self-distillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danyi Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2025 - the 28th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.197-207, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-05182-0_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodied Gestures: recognizing sta3c hand movements with lightweight neural models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Posez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Daveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Buchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOCO '26 - The 10th International Conference on Movement and Computing 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05627863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MVMIL: Multi-view Multiple Instance Learning for Whole Slide Image Classification of Bladder Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihuang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMAI 2025 - 4th International Workshop on Applications of Medical Artificial Intelligence, Held in Conjunction with MICCAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09569-5_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’un pipeline de création de jumeaux numériques pour l’optimisation des protocoles de dosimétrie en médecine nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berengere Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boudousq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e journées scientifiques de physique médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Physique Médicale, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de réponse au 177Lu-PSMA dans le cancer prostatique métastatique résistant, via l’apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. L’hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Borrely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIV 2024 - Congrès national de Radiothérapie Interne Vectorisée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lyon, France. pp.9-10, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2024.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multicriteria navigation framework for robotic missions in complex environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burghoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Seyssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QCAV2025 - 17th International Conference on Quality Control by Artificial Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yamanashi Prefecture, Japan. pp.8, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3076730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05214081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Entity-Masked Graph Diffusion Model for Histopathological Image Representation Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanfeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangyu Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lequan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAAI 25 - The 39th Annual AAAI Conference on Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05036086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Liver Radioembolization Precision: Advances in Multimodal Image Registration Based on 3D Slicer and Ellipsoid Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noa Lavin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP66349.2025.11238619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person Tracking and Fall Detection in 360° Video with Dynamic Perspective Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2025 - 13th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Valletta, Malta. pp.10.1109/EUVIP66349.2025.11238846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05411448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-stage Multi-resolution Fusion for Accurate and Efficient Whole Slide Image Segmentation in Colorectal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiping Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentai Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanzheng Lou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMAI 2025 - 4th International Workshop on Applications of Medical Artificial Intelligence, Held in Conjunction with MICCAI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.72-81, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-09569-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightforward Adaptation of Particle Filter to Fish Eye Images for Top View Pedestrian Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talaoubrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, France. pp.4300-4304, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP48485.2024.10446632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04529049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Liver SPECT Image Quality: A Novel Approach to Mitigate Respiratory Motion Artifacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Sinsoilliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman El Mannouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kao Visal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roann Cysique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2024 - The 12th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP61797.2024.10772924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Corner Detection: Leveraging 3×3 Structure Tensor Combined with Hourglass Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Demoor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - European conference on signal processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORT-RAJ: A Hybrid Fisheye Model for Real-Time Pedestrian Trajectory Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Bouzayane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSFP 2024 - 9th International Conference on FRONTIERS OF SIGNAL PROCESSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Paris, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICFSP62546.2024.10785416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contours Inhibition for Object Tracking: a Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid’ahmed Sidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS 2024 - the 31st IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Nancy, France. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icecs61496.2024.10848722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ORCGT: Ollivier-Ricci Curvature-Based Graph Model for Lung STAS Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Cen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenfeng Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2024 - 7th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Marrakesh, Morocco. pp.553-563, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-72086-4_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-view Deformable Transformer for Non-displaced Hip Fracture Classification from Frontal-Lateral X-ray Pai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qichang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lequan Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianxin Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2023 - The 26th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Vancouver, Canada. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43987-2_43⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2DSBG: A 2d Semi Bi-Gaussian Filter Adapted for Adjacent and Multi-Scale Line Feature Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Pie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ruggiero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2023 - 2023 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04136316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FORT: Fisheye Online Realtime Tracking with an Improved Kalman Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2023 - The IEEE International Workshop on MultiMedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G2LL: Global-To-Local Self-Supervised Learning for Label-Efficient Transformer-Based Skin Lesion Segmentation in Dermoscopy Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiacheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaohui Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE 20th International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISBI53787.2023.10230748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OV2SLAM on EuRoC MAV Datasets: a Study of Corner Detector Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Burghoffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Seyssaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2023 - IEEE International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Copenhague, Denmark. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST59124.2023.10355706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anisotropic and Asymmetric Causal Filtering Based Corner Detection Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMPROVE 2023 - 3rd International conference on Image Processing and Vision Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0011855600003497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04071747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensor-based Behavior Analysis and Modeling for the Honeybee Superorganism: a Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Druon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Barés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Oms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMSP 2023 - IEEE 25th International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Poitiers, France. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMSP59012.2023.10337708⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering-Based Multi-instance Learning Network for Whole Slide Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liansheng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMMCA 2022 - The 1st Workshop on Computational Mathematics Modeling in Cancer Analysis (part of MICCAI 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://cmmca2022.casconf.cn/, Sep 2022, Singapour, Singapore. pp.100-109, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17266-3_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement Learning Driven Intra-modal and Inter-modal Representation Learning for 3D Medical Image Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liansheng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI 2022 - The 25th International Conference on Medical Image Computing and Computer Assisted Intervention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Singapour, Singapore. pp.604-613, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16437-8_58⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeatability Evaluation of Keypoint Detection Techniques in Tracking Underwater Video Frames</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVAUI 2022 - The 5th Workshop on Computer Vision for Analysis of Underwater Imagery - Part of ICPR 2022 - International Conference on Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-37731-0_36⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795514v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Recent tiny/small YOLO Versions in the Context of Top-view Fisheye Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISHAPE 2022 - 1st International Workshop on Intelligent Systems in Human and Artificial Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lecce, Italy. pp.246-257, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-13321-3_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03676679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrates Detection with YOLOv5: Towards Study of Soil Organisms Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2022 - The 10th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbone, Portugal. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP53989.2022.9922675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of OpenCV Algorithms for Human Tracking with a Moving Perspective Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matossouwé Agninoube Tchalim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP2021 - 9th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9483957⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Objective Comparison of Ridge/Valley Detectors by Image Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPR 2021 - International Conference on Pattern Recognition Workshops and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual Event, France. pp.182-197, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-68821-9_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant Smartphone Images Features For Liver Steatosis Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadidja Ould Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Cesaretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Labiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2021 - IEEE International Conference on Imaging Systems &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST50367.2021.9651329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Detection in Moving Fisheye Camera using an Improved YOLOv3 Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aberkane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE MMSP 2021 - IEEE 23rd International Workshop on Multimedia Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Tampere, Finland. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/mmsp53017.2021.9733674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03372894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multi-scale Line Feature Detection Using Second Order Semi-Gaussian Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binbin Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAIP 2021 - The 19th International Conference on Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual Conference, France. pp.98-108, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-89131-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Tracking in Top-view Fisheye Images with Color Histograms via Deep Learning Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Haggui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Vert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Brieussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kieran Mcnamara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2021 - IEEE International Conference on Imaging Systems &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST50367.2021.9651451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video logarithmic tone mapping operator with automatic calculation of the logarithmic function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Walbrecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lafon-Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2021 - IEEE International Conference on Imaging Systems &amp; Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, New York, United States. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST50367.2021.9651455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shen-Castan Based Edge Detection Methods for Bayer CFA Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP2021 - 9th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris (virtuel), France. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP50544.2021.9484026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Recursive Edge Detector For Color Filter Array Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gorrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, France. pp.2543-2547, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated convolutional neural network model with statistical moments layer for vehicle classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Tuama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMV 2019 - the 12th International Conference on Machine Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Amsterdam, Netherlands. pp.89, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2559375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Framework to building a new ground image database: For segmentation and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WCRAI-2019 - 2nd World Conference on Robotics and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Osaka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02460617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edge Detection Evaluation: A New Normalized Figure of Merit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2019 - 2019 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Brighton, United Kingdom. pp.2407-2411, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2019.8683357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Normalized Method of Object Shape-based Recognition and Localization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman+</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference: The International Conference on Pattern Recognition Systems (ICRPS-19)At: Tours, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Tours, France. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2019.0246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of Measures for Contour-based Recognition and Localization of Known Objects in Digital Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTA 2018 - Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2018.8608165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple honey bees tracking and trajectory modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliyahou Gabbay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faysal Bougamale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Sensing and Artificial Intelligence: Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, France. pp.29, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2526120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Half Gaussian Filter Rotation for Edge Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Carré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2019 - 8th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Roma, Italy. pp.52-57, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP47703.2019.8946144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derivative Half Gaussian Kernels and Shock Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Noblet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dylan Legouestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2018 - Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Poitiers, France. pp.584-597, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01449-0_49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bee hive traffic monitoring by tracking bee flight paths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Ekszterowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Rival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VISIGRAPP 2018 - 13th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Funchal, Portugal. pp.563-571, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006628205630571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Objective Evaluation of Edge Detection Methods Based on Oriented Half Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICISP 2018 - International Conference on Image and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cherbourg, France. pp.80-89, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94211-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Temporal Tone Mapping Adaptation: An Application using Logarithmic Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Walbrecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Krakow, Poland. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ist.2018.8577194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01931216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented asymmetric kernels for corner detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Signal Processing Conference, EUSIPCO 2017; Kos International Convention CenterKos; Greece; 28 August 2017 through 2 September 2017; Category numberCFP1740S-ART; Code 131844</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kos, Greece. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2017.8081313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Normalized Supervised Edge Detection Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IbPRIA 2017 - Iberian Conference on Pattern Recognition and Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Faro, Portugal. pp.203-213, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-58838-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des filtres anisotropes causaux pour une diffusion non contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de coins par combinaison de filtres asymétriques orientés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan les Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Objective Supervised Edge Detection Assessment Using Hysteresis Thresholds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIAP 2017 - International Conference on Image Analysis and Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Catania, Italy. pp.3-14, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-70742-6_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Steganalysis Based On Steerable Gaussian Filters Bank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IH&amp;MMSec: Information Hiding and Multimedia Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Vigo, Galicia, Spain. pp.109-114, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2909827.2930799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01374101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative error measure for the evaluation of roof edge detectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Zogo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST 2016 - 2016 IEEE International Conference on Imaging Systems and Techniques, Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Chania, Greece. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IST.2016.7738264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Image Descriptor Based on Anisotropic Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Venkatrayappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Analysis of Images and Patterns</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Valletta, Malta. pp.161-173, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23192-1_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color Image Stegananalysis Using Correlations between RGB Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasan Abdulrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Chaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWCC: International Workshop on Cyber Crime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARES.2015.44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSD-DOG : A New Image Descriptor based on Second Order Derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Venkatrayappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2015 - Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Museo Diocesano, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25903-1_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture Removal Preserving Edges by Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIA 2015 - Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark. pp.3-15, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19665-7_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSD-HoG: A New Image Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darshan Venkatrayappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCIA 2015 : Scandinavian Conference on Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Copenhagen, Denmark. pp.400-409, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19665-7_33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale crest line extraction based on half Gaussian Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Aberkane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Borianne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jourdan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2014 - 2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. pp.5105-5109, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02115892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriented half Gaussian kernels and anisotropic diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Computer Vision Theory and Applications, VISAPP 2014; Lisbon; Portugal; 5 January 2014 through 8 January 2014; Code 107286</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, Lisbonne, Portugal. pp.2945-2956</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Brain Magnetic Resonance Image Segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, Spain. http://www.visapp.visigrapp.org/?y=2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half Gaussian Kernels Based Shock Filter for Image Deblurring and Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Huanyu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Barcelone, France. http://www.visapp.visigrapp.org/?y=2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Image Regularization with PDEs toward a New Anisotropic Smoothing based on Half Kernels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, San Francisco, United States. http://spie.org/, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2002439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A NEW REGION-BASED PDE FOR PERCEPTUAL IMAGE RESTORATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Rome, Italy. http://www.visapp.visigrapp.org/VISAPP2012/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridges and Valleys Detection in Images using Difference of Rotating Half Smoothing Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acivs 2011 Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEXTURE REMOVAL IN COLOR IMAGES BY ANISOTROPIC DIFFUSION. Preparation of Camera-Ready Contributions to SciTePress Proceedings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Joint Conference on Computer Vision, Imaging and Computer Graphics Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Vilamoura, Portugal. http://www.visapp.visigrapp.org/VISAPP2011/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PERCEPTUAL CURVE EXTRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE IVMSP (Image, Video, and Multidimensional Signal Processing Technical Committee) on "Perception and Visual Signal Analysis"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Ithaca, United States. http://www.ivmsp2011.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridge And Valley Junctions Extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image Processing, Computer Vision, and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Las Vegas, France. http://www.world-academy-of-science.org/worldcomp11/ws/conferences/ipcv11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Anisotropic Edge Detection Using Gamma Correction in Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. http://www.isispa.org/ispa11/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Perceptual Edge Detector in Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACIVS 2010 Advanced Concepts for Intelligent Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Sydney, Australia. pp.209--220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Specific Pose Estimation with a Catadioptric Omnidirectional Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Comby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Strauss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Triboulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Demonceaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IST'10: International Conference on Imaging Systems and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Thessalonique, Greece. pp.229-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00564713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightforward Adaptation of Particle Filter to Fish Eye Images for Top View Pedestrian Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Talaoubrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2024 - 2024 IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Seoul, South Korea. IEEE, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invertebrates Detection with YOLOv5: Towards Study of Soil Organisms Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadrien Tulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Delort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghulam-Sakhi Shokouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Montesinos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUVIP 2022 - The 10th European Workshop on Visual Information Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Lisbone, Portugal. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Audio Forensics: Blind Human Voice Mimicry Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Al Ajmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khizar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa M. Al Obaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naresh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munaf Najmuldeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de Contours et Diffusion Anisotropique dans les Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Magnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement des images [eess.IV]. Université Montpellier II - Sciences et Techniques du Languedoc, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00780268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId340"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09DC6502"/>
+    <w:nsid w:val="BF115BC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-magnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3458-0552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232610355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05583109v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Burghoffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Seyssaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135784v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriman Tokcan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Showkat Sofi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tien Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05117277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouzayane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Kahouadji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01485-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05335049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Conquer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25185658" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinsoilliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.08.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05222888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khizar Hayat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13162563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03998966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haggui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-023-02790-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rubio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chalm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15100621" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04672757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24154805" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04755664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyuan Gong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; L&#8217;hostis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Borrely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Bon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14111068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04588532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Abdullah Al Ajmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Mohammed Al Obaidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munaf Salim Najim Al-Din" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-05893-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04201655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liansheng Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequan Yu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1264015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04064723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Guo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiying Tang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1118376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04261728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23208653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03608721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzeela Qazi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtaq Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03653718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talaoubrid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8040115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03353145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam-Sakhi Shokouh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661821030226" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5127-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulrahman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4060074" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1427" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diep" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyi Li" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05182-0_20" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166999v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sinsoilliez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Piron" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuang Hu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Lin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09569-5_8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986609v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gong" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borrely" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2024.12.016" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05214081v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3076730" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Lavin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barrau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238619" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05036086v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfeng Zhuang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyu Zhou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411448v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Neto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471606v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentai Hou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzheng Lou" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09569-5_9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446632" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04822535v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Mannouy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kao Visal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roann Cysique" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772924" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694161v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715066" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04822564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amrouche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP62546.2024.10785416" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04795075v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid&#8217;ahmed Sidi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Dupont" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs61496.2024.10848722" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04728016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Su" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72086-4_52" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205193v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghang Zhu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang Chen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianxin Wang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defu Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43987-2_43" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136316v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Sakhi Shokouh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berthier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pie" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ruggiero" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095570" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205295v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Odic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faure" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337701" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205226v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Huang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230748" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205260v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Seyssaud" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST59124.2023.10355706" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04071747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011855600003497" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03795514v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_36" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790158v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16437-8_58" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790194v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17266-3_10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676679v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13321-3_22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pruvost" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tulet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delort" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922675" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164184v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68821-9_18" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467284v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cesaretti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Labiche" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651329" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03372894v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp53017.2021.9733674" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248524v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matossouw&#233; Agninoube Tchalim" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483957" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03413881v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89131-2_9" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03329266v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Brieussel" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Mcnamara" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651451" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467271v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Walbrecq" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651455" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Li" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9484026" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02920074v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aberkane" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorrity" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053743" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02465128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Tuama" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559375" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683357" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188474v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulrahman+" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0246" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942291v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608165" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187412v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliyahou Gabbay" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bougamale" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526120" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02437075v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946144" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940267v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Legouestre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_49" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940300v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ekszterowicz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laurent" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rival" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006628205630571" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940247v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_10" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931216v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ist.2018.8577194" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940320v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081313" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940333v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58838-4_23" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942301v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942295v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940328v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70742-6_1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374101v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930799" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940350v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zogo" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2016.7738264" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114315v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Venkatrayappa" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dd Diep" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23192-1_14" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234229v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.44" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114293v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942261v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19665-7_1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03579295v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19665-7_33" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115892v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854575" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940388v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807999v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807992v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Huanyu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807826v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002439" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807974v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807965v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807747v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807815v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807787v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807802v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807734v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04554295v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790169v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835156v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Al Ajmi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa M. Al Obaidi" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munaf Najmuldeen" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780268v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-magnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3458-0552" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/232610355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05583109v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Burghoffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Seyssaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.35.3.031207" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135784v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neriman Tokcan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shakir Showkat Sofi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Tien Pham" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Pr&#233;vost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Kharbech" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2025.110191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05117277v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Bouzayane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Kahouadji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10044-025-01485-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05335049v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rian Conquer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Andrade-Miranda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25185658" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05232330v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sinsoilliez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bardi&#232;s" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2025.08.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05222888v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khizar Hayat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math13162563" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03998966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Haggui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-023-02790-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04748690v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Rubio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demoor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chalm&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sutton-Charani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info15100621" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04672757v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24154805" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04755664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiyuan Gong" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; L&#8217;hostis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Borrely" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Bon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm14111068" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04588532v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Abdullah Al Ajmi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Mohammed Al Obaidi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naresh Kumar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munaf Salim Najim Al-Din" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42452-024-05893-3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04201655v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liansheng Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequan Yu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1264015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04064723v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Lv" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiacheng Wang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Guo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiying Tang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1118376" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04261728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23208653" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03608721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanzeela Qazi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mushtaq Ali" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8030069" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776562v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03653718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Talaoubrid" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Vert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging8040115" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03353145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam-Sakhi Shokouh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binbin Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Montesinos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661821030226" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301877v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5100077" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-017-5127-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulrahman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging4060074" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940337v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347460v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chaumont" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sec.1427" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diep" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807785v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05624761v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barrau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudousq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3802842.3802893" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05282255v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danyi Li" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Cen" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-05182-0_20" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05627863v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Posez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Daveau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alazard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471587v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihuang Hu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiping Lin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Huang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Hou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09569-5_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05166999v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sinsoilliez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Piron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04986609v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gong" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. L&#8217;hostis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Borrely" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2024.12.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05214081v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3076730" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05036086v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenfeng Zhuang" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfeng Li" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangyu Zhou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411431v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Lavin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Piron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP66349.2025.11238619" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05411448v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Neto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471606v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentai Hou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanzheng Lou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09569-5_9" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04529049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10446632" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04822535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman El Mannouy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kao Visal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roann Cysique" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP61797.2024.10772924" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04694161v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715066" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04822564v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amrouche" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP62546.2024.10785416" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04795075v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid&#8217;ahmed Sidi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Dupont" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icecs61496.2024.10848722" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04728016v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Su" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-72086-4_52" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghang Zhu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qichang Chen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianxin Wang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defu Zhang" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43987-2_43" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04136316v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Sakhi Shokouh" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berthier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Pie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ruggiero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095570" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Odic" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Faure" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337701" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Xue" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaohui Huang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI53787.2023.10230748" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205260v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Seyssaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST59124.2023.10355706" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04071747v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011855600003497" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04205287v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Druon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bar&#233;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Triboulet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Oms" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMSP59012.2023.10337708" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790194v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17266-3_10" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16437-8_58" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03795514v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37731-0_36" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03676679v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13321-3_22" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04208778v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Pruvost" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Tulet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delort" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP53989.2022.9922675" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248524v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matossouw&#233; Agninoube Tchalim" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9483957" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03164184v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68821-9_18" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467284v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Ould Amer" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Cesaretti" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Labiche" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651329" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03372894v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Aberkane" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp53017.2021.9733674" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03413881v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-89131-2_9" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03329266v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Brieussel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kieran Mcnamara" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651451" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03467271v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Walbrecq" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Marc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lafon-Pham" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST50367.2021.9651455" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03248561v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zian Li" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP50544.2021.9484026" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02920074v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aberkane" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gorrity" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053743" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02465128v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Tuama" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2559375" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02460617v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2019.8683357" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188474v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasan Abdulrahman+" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2019.0246" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942291v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2018.8608165" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187412v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliyahou Gabbay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faysal Bougamale" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2526120" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02437075v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP47703.2019.8946144" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940267v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Noblet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voisin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Legouestre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01449-0_49" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940300v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Ekszterowicz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Laurent" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Rival" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006628205630571" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940247v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94211-7_10" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931216v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ist.2018.8577194" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940320v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081313" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940333v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58838-4_23" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942301v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942295v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940328v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-70742-6_1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374101v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2909827.2930799" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940350v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zogo" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IST.2016.7738264" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114315v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshan Venkatrayappa" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dd Diep" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23192-1_14" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234229v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2015.44" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114293v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25903-1_3" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942261v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19665-7_1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03579295v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19665-7_33" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115892v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borianne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jourdan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854575" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940388v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807999v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807992v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Huanyu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807826v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2002439" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807974v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807747v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807965v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807815v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807787v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807802v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807734v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00564713v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Comby" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Strauss" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Demonceaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04554295v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03790169v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03835156v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Al Ajmi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa M. Al Obaidi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munaf Najmuldeen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00780268v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>