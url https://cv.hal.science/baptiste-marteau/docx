--- v0 (2026-03-07)
+++ v1 (2026-04-25)
@@ -368,874 +368,874 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t>
+                <w:t xml:space="preserve">A high‐resolution inter‐annual framework for exploring hydrological drivers of large wood dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Godfroy</w:t>
+                <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Gerle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lochin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e2710. </w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (6), pp.958-975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rra.4242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727497v1</w:t>
+                <w:t xml:space="preserve">hal-04642223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175916⟩</w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e2710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697055v1</w:t>
+                <w:t xml:space="preserve">hal-04727497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of repeated drawdown flushing on riverbed fine sediment dynamics downstream from a dam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Bulteau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P Valette</w:t>
+                <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 47 (8), pp.100444. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 952, pp.175916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803973v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high‐resolution inter‐annual framework for exploring hydrological drivers of large wood dynamics</w:t>
+                <w:t xml:space="preserve">Effects of repeated drawdown flushing on riverbed fine sediment dynamics downstream from a dam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
+                <w:t xml:space="preserve">Théo Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Petit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+                <w:t xml:space="preserve">Ramon J Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Melun</w:t>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (6), pp.958-975. </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 47 (8), pp.100444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.4242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642223v1</w:t>
+                <w:t xml:space="preserve">hal-04803973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term geomorphic adjustments following the recoupling of a tributary to its main-stem river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why Consider Geomorphology in River Rehabilitation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Blackburn</w:t>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 424, pp.100358. </w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue "Socio-Ecological Considerations for River Restoration and Conservation through the Lens of Wild Rivers", 12 (8), pp.1491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108561⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/land12081491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942334v1</w:t>
+                <w:t xml:space="preserve">hal-04178320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why Consider Geomorphology in River Rehabilitation?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term geomorphic adjustments following the recoupling of a tributary to its main-stem river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+                <w:t xml:space="preserve">Joel Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Belletti</w:t>
+                <w:t xml:space="preserve">Damià Vericat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon J Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Cassel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Special Issue "Socio-Ecological Considerations for River Restoration and Conservation through the Lens of Wild Rivers", 12 (8), pp.1491. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 424, pp.100358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land12081491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178320v1</w:t>
+                <w:t xml:space="preserve">hal-03942334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian shading mitigates warming but cannot revert thermal alteration by impoundments in lowland rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrological Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (2), pp.e14480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1663,51 +1663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Gibbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Vericat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Batalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1780,51 +1780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Gibbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Vericat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Batalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1884,64 +1884,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asynchronicity of fine sediment supply and its effects on transport and storage in a regulated river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon J Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Vericat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Gibbins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1982,274 +1982,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02082233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Structure-from-Motion photogrammetry to river restoration</w:t>
+                <w:t xml:space="preserve">The importance of a small ephemeral tributary for fine sediment dynamics in a main-stem river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon J Batalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Vericat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A. Green</w:t>
+                <w:t xml:space="preserve">Christopher Gibbins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 42 (3), pp.503-515. </w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, The fine sediment conundrum; quantifying, mitigating and managing the issues. A selection of papers stemming from the British Hydrological Society National Meeting, Loughborough University, July 2016, 33 (10), pp.1564-1574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rra.3177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083190v1</w:t>
+                <w:t xml:space="preserve">hal-02083196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The importance of a small ephemeral tributary for fine sediment dynamics in a main-stem river</w:t>
+                <w:t xml:space="preserve">Application of Structure-from-Motion photogrammetry to river restoration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damià Vericat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Gibbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon J Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Gibbins</w:t>
+                <w:t xml:space="preserve">David A. Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, The fine sediment conundrum; quantifying, mitigating and managing the issues. A selection of papers stemming from the British Hydrological Society National Meeting, Loughborough University, July 2016, 33 (10), pp.1564-1574. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42 (3), pp.503-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.3177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02083196v1</w:t>
+                <w:t xml:space="preserve">hal-02083190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2552,51 +2552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th international symposium on Ecohydraulics and Fish Passage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Québec (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2621,90 +2621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ant and the Grasshopper: contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bliss Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2755,90 +2755,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal wood dynamics: an insight to wood budget compartments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Clauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2880,64 +2880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La basse vallée de l'Ain de Varambon à Mollon : à la découverte des impacts, des enjeux et des opérations de restauration, des suivis scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lejot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2995,359 +2995,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique des changements contemporains de la rivière d'Ain, de ses affluents et du Rhône aux portes de Lyon, en réponse aux pressions anthropiques multiples, anciennes et à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vernay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
+              <w:t xml:space="preserve">Journées de la commission Hydrosystèmes Continentaux du CNFG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826385v1</w:t>
+                <w:t xml:space="preserve">hal-04648141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des changements contemporains de la rivière d'Ain, de ses affluents et du Rhône aux portes de Lyon, en réponse aux pressions anthropiques multiples, anciennes et à venir</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+                <w:t xml:space="preserve">Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la commission Hydrosystèmes Continentaux du CNFG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648141v1</w:t>
+                <w:t xml:space="preserve">hal-04826385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du stress hydrique en forêt alluviale le long d'un gradient hydroclimatique par la télédétection et l'écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lochin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM Vallée du Rhône scientifique annuel 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE, Dec 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3424,51 +3424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen J. Dugdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Trout Symposium - Advances in the Population Ecology of Stream-Dwelling Salmonids VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Majorque, Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3493,103 +3493,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t>
@@ -3612,1068 +3612,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trajectory-based BACI framework to assess the effects of gravel augmentation on thermal functions in gravel-bed rivers.</w:t>
+                <w:t xml:space="preserve">Diversité thermique spatiale et aménagement des rivières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th I.S. Rivers International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France – Aménagement des cours d’eau et biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651386v1</w:t>
+                <w:t xml:space="preserve">hal-04651371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du colmatage en aval d’un barrage au fil de l’eau sur la Garonne amont : la fonctionnalité des échanges thermiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A trajectory-based BACI framework to assess the effects of gravel augmentation on thermal functions in gravel-bed rivers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France – Aménagement des cours d’eau et biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4th I.S. Rivers International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651956v1</w:t>
+                <w:t xml:space="preserve">hal-04651386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection précoce du stress hydrique des forêts alluviales : de l’individu au peuplement, del’écophysiologie à la télédétection (DéPréSHyF)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Godfroy</w:t>
+                <w:t xml:space="preserve">Évaluation du colmatage en aval d’un barrage au fil de l’eau sur la Garonne amont : la fonctionnalité des échanges thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lochin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France – Aménagement des cours d’eau et biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694386v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the effects of gravel augmentation on thermal processes in gravel-bed rivers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Détection précoce du stress hydrique des forêts alluviales : de l’individu au peuplement, del’écophysiologie à la télédétection (DéPréSHyF)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Boisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire scientifique OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651397v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité thermique spatiale et aménagement des rivières</w:t>
+                <w:t xml:space="preserve">Assessing the effects of gravel augmentation on thermal processes in gravel-bed rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France – Aménagement des cours d’eau et biodiversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (Autriche), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651371v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie thermique des rivières par infrarouge thermique aéroporté (IRT-a) : inventaire des habitats, diagnostic thermique et appui à la conservation</w:t>
+                <w:t xml:space="preserve">Riverscape-scale airborne TIR assessment of weirs and riparian cover effects on lowland river temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Cernesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème édition des Rencontres Migrateurs de Loire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651421v1</w:t>
+                <w:t xml:space="preserve">hal-04651433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détecter les refuges thermiques potentiels grâce à l’infrarouge thermique aéroporté</w:t>
+                <w:t xml:space="preserve">Cartographie thermique des rivières par infrarouge thermique aéroporté (IRT-a) : inventaire des habitats, diagnostic thermique et appui à la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Caudron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Séolane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Barcelonnette, France</w:t>
+              <w:t xml:space="preserve">10ème édition des Rencontres Migrateurs de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LOGRAMI, Nov 2021, Saint-Pourçain sur Sioule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651867v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal imageries and groundwater-surface water exchanges: application on tributaries</w:t>
+                <w:t xml:space="preserve">Détecter les refuges thermiques potentiels grâce à l’infrarouge thermique aéroporté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caudron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Health: Assessment to Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Varanasi, India</w:t>
+              <w:t xml:space="preserve">Rencontres de Séolane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Barcelonnette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651862v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riverscape-scale airborne TIR assessment of weirs and riparian cover effects on lowland river temperature</w:t>
+                <w:t xml:space="preserve">Thermal imageries and groundwater-surface water exchanges: application on tributaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Health: Assessment to Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Varanasi, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-7134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04651433v1</w:t>
+                <w:t xml:space="preserve">hal-04651862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the role of weirs and riparian cover on river longitudinal temperature profile using airborne TIR in a lowland agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Piffady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Biennal Symposium of the International Society for River Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISRS, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4692,325 +4692,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in physical habitat in an ecologically important upland river following tributary reconnection</w:t>
+                <w:t xml:space="preserve">Geomorphological evolution and impacts of a newly restored upland stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Batalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damià Vericat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gibbins</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damià Vericat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">5th International Multidisciplinary Conference on Hydrology and Ecology: Advances in Monitoring, Predicting and Managing Hydroecological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651921v1</w:t>
+                <w:t xml:space="preserve">hal-04651937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological evolution and impacts of a newly restored upland stream</w:t>
+                <w:t xml:space="preserve">Changes in physical habitat in an ecologically important upland river following tributary reconnection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Gibbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Vericat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Gibbins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Multidisciplinary Conference on Hydrology and Ecology: Advances in Monitoring, Predicting and Managing Hydroecological Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne (Autriche), Austria</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651937v1</w:t>
+                <w:t xml:space="preserve">hal-04651921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
@@ -5186,256 +5186,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">The Lyon legacy: disclosing river bio-geomorphological forms, functions and trajectories across spatio-temporal scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Ghaffarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643126v1</w:t>
+                <w:t xml:space="preserve">hal-04643119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lyon legacy: disclosing river bio-geomorphological forms, functions and trajectories across spatio-temporal scales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Barbara Belletti</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04643119v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser les échanges nappe-rivière en milieu alluvial par infrarouge thermique aéroporté</w:t>
               </w:r>
@@ -5447,51 +5447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference «Groundwater, key to the Sustainable Development Goals»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5529,64 +5529,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution morpho-sédimentaire du lit de la rivière Ehen suite à la reconnexion d’un affluent éphémère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gibbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Vericat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Batalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5637,77 +5637,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in fine sediment dynamics following the restoration of an upland river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gibbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Vericat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydroecology and the fine sediment conundrum: quantifying, mitigating and managing the issues, British Hydrological Society annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Loughborough, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5758,64 +5758,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Vericat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Gibbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5824,475 +5824,475 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A high-resolution temporal framework to understand the reach-scale controls on wood budgeting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Melun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'infrarouge thermique aéroporté, un outil de connaissance des rivières face au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florentina Moatar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04523305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic water use efficiency estimate: an isotopic method v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lafleuriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.protocols.io/view/intrinsic-water-use-efficiency-estimate-an-isotopi-dm6gp3xk8vzp/v1/metadata. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17504/protocols.io.dm6gp3xk8vzp/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343071v1</w:t>
-              </w:r>
-[...264 lines deleted...]
-                <w:t xml:space="preserve">hal-04642851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6445,77 +6445,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la ripisylve sur l'échauffement thermique des cours d'eau : de l'évaluation par télédétection à l'extrapolation à l'échelle régionale (plaine de la Bresse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Cernesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6602,51 +6602,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6829,51 +6829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Gibbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon J. Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Vericat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WWF Malaisie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6930,51 +6930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Gibbins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon J. Batalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damià Vericat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">WWF Malaisie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7264,51 +7264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Dugdale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.70027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803973v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bulteau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J Batalla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100444" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642223v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4242" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942334v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Blackburn" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Vericat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108561" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14480" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t O L Demars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L Kemp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Friberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Thornton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-0062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02964811v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gibbins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Batalla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3682" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3683" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1911-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083190v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Green" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4086" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083196v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gibbins" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3177" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Dugdale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12445" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651386v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651397v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7845" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651862v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651921v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651937v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643126v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Green" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523305v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642851v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaucher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chouquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J. Batalla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04648699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Dugdale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.70027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bulteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J Batalla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Blackburn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Vericat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14480" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t O L Demars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L Kemp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Friberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Thornton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-0062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02964811v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gibbins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Batalla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3682" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3683" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1911-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gibbins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Green" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4086" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Dugdale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12445" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7845" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Green" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaucher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chouquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J. Batalla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04648699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>