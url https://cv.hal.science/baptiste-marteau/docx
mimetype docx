--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -498,295 +498,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t>
+                <w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Gerle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecohydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.e2710. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 952, pp.175916. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727497v1</w:t>
+                <w:t xml:space="preserve">hal-04697055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ant and the grasshopper: Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can Multiscale Thermal Infrared Imaging Help Validate and Monitor Water Stress in Alluvial Forests?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Flavie Gerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Flavie Gerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 952, pp.175916. </w:t>
+              <w:t xml:space="preserve">Ecohydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.e2710. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.175916⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eco.2710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697055v1</w:t>
+                <w:t xml:space="preserve">hal-04727497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of repeated drawdown flushing on riverbed fine sediment dynamics downstream from a dam</w:t>
               </w:r>
@@ -2621,90 +2621,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ant and the Grasshopper: contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bliss Singer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2995,359 +2995,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des changements contemporains de la rivière d'Ain, de ses affluents et du Rhône aux portes de Lyon, en réponse aux pressions anthropiques multiples, anciennes et à venir</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+                <w:t xml:space="preserve">Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lochin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oldrich Navratil</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la commission Hydrosystèmes Continentaux du CNFG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648141v1</w:t>
+                <w:t xml:space="preserve">hal-04826385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting responses and behaviors to water stress of riparian trees along a hydroclimatic gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamique des changements contemporains de la rivière d'Ain, de ses affluents et du Rhône aux portes de Lyon, en réponse aux pressions anthropiques multiples, anciennes et à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Vernay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Oldrich Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution (SFE²)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution, Oct 2024, Lyon (Centre des Congrès), France</w:t>
+              <w:t xml:space="preserve">Journées de la commission Hydrosystèmes Continentaux du CNFG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, Jul 2024, Blyes (Ain), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826385v1</w:t>
+                <w:t xml:space="preserve">hal-04648141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du stress hydrique en forêt alluviale le long d'un gradient hydroclimatique par la télédétection et l'écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM Vallée du Rhône scientifique annuel 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRAIE, Dec 2023, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3506,90 +3506,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Dec 2023, Villeurbanne, France</w:t>
@@ -3733,325 +3733,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trajectory-based BACI framework to assess the effects of gravel augmentation on thermal functions in gravel-bed rivers.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation du colmatage en aval d’un barrage au fil de l’eau sur la Garonne amont : la fonctionnalité des échanges thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th I.S. Rivers International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France – Aménagement des cours d’eau et biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651386v1</w:t>
+                <w:t xml:space="preserve">hal-04651956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du colmatage en aval d’un barrage au fil de l’eau sur la Garonne amont : la fonctionnalité des échanges thermiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A trajectory-based BACI framework to assess the effects of gravel augmentation on thermal functions in gravel-bed rivers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France – Aménagement des cours d’eau et biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">4th I.S. Rivers International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE; ZABR, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04651956v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection précoce du stress hydrique des forêts alluviales : de l’individu au peuplement, del’écophysiologie à la télédétection (DéPréSHyF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Boisselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Godfroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Marseille, France</w:t>
@@ -4927,90 +4927,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du statut hydrique des forêts alluviales rhodaniennes : approche combinée par télédétection et écophysiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Malherbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lochin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
@@ -6151,103 +6151,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic water use efficiency estimate: an isotopic method v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Gerle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Boisselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lafleuriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Godfroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://www.protocols.io/view/intrinsic-water-use-efficiency-estimate-an-isotopi-dm6gp3xk8vzp/v1/metadata. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7264,51 +7264,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Dugdale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.70027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bulteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J Batalla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Blackburn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Vericat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14480" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t O L Demars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L Kemp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Friberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Thornton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-0062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02964811v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gibbins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Batalla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3682" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3683" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1911-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gibbins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Green" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4086" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Dugdale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12445" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826385v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651386v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7845" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Green" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaucher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chouquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J. Batalla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04648699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J Dugdale" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caudron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.70027" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642223v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Petit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Melun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.4242" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697055v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lochin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Malherbe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Godfroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Gerle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.175916" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727497v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.2710" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803973v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bulteau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J Batalla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100444" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Blackburn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#224; Vericat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108561" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Chandesris" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5372" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14480" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463436v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t O L Demars" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna L Kemp" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Friberg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Thornton" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-021-0062" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02964811v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941656v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Gibbins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Batalla" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3682" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941659v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3683" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-017-1911-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083196v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gibbins" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3177" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Green" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4086" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169103v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J. Dugdale" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanieh Seyedhashemi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Drouineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elorri Arevalo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hendrickx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651472v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bliss Singer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12445" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643056v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Clauze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646952v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Landon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826385v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vernay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648141v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oldrich Navratil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517381v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648805v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879335v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651371v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694386v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Boisselet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gauthier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651397v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7845" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651433v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Cernesson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-7134" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651421v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651867v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651862v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651881v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651356v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265263v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Peres" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pellen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651401v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651530v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Green" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642851v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523305v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lafleuriel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17504/protocols.io.dm6gp3xk8vzp/v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466715v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tissot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Riquier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523312v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02632481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03765625v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Li&#233;bault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brousse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gaucher" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chouquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648840v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J. Batalla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648824v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04648699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>