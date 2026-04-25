--- v0 (2026-04-01)
+++ v1 (2026-04-25)
@@ -429,1790 +429,1790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04385961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur l’histoire et la philosophie de l’informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Vetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Petitgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (9), pp.177-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cahierscfv.532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Structure et évolution de La Philosophie de l’algèbre de Jules Vuillemin (tomes I et II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24-3, pp.17-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096996v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Florian Vetter</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vuillemin, disciple hétérodoxe de Martial Gueroult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 291 (1), pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rip.291.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures et postérités de La Philosophie de l’algèbre de Jules Vuillemin. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24-3, pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097003v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tome II de La Philosophie de l’algèbre. Dossier documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Vuillemin-Diem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loic Petitgirard</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cahierscfv.532⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lectures et postérités de La Philosophie de l’algèbre de Jules Vuillemin, 24 (3), pp.219-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Maronne</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097308v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langages de Turing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Retour à Turing : son héritage aujourd’hui, 72, pp.81-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/intel.2020.1947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du texte de Jules Vuillemin « De la connaissance sensible et de la parité qu’elle manifeste entre l’homme et l’animal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24-3, pp.3-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2502⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Les circulations scientifiques internationales depuis le début du XXe siècle, 23 (3), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langages du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Réseaux, 1116, pp.40-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jules Vuillemin</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forme et matière informatiques Le concept de mémoire et ses réalisations physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lommelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Vuillemin-Diem</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La mémoire, 149 (2), pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.149.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux textes politiques de Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Decaens</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Maronne</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Derobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (2), pp.141-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et activité selon Unix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Décoder les programmes, 206 (6), pp.125-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.206.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets moraux de l’accélération de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Derobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Lectures et postérités de La Philosophie de l’algèbre de Jules Vuillemin, 24 (3), pp.219-235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2472⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 21 (2), pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/intel.2020.1947⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommes-nous libres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Raymond Ruyer, 21 (2), pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le scepticisme est devenu un système. La classification de Jules Vuillemin et ses transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le scepticisme selon Jules Vuillemin, 20 (3), pp.91-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche philologique des langages de programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.237-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TSI.35.237-254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Comment lire « L'Archéologie du savoir » de Michel Foucault ?, 3 (114), pp.323-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.153.0323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classification cubique des systèmes philosophiques par Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Jules Vuillemin et les systèmes philosophiques, 153 (1), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.151.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’informatique sans ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/26e5-jq91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2093⟩</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Jules Vuillemin et les systèmes philosophiques, 112 (1), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.151.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptine des neuf divisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/0ejh-2103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...956 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-01224073v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Français peut-il encore comprendre les philosophes d’outre-Manche ? Présentation</w:t>
               </w:r>
@@ -2756,6828 +2756,6828 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle intelligence peut-on artificialiser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faut-il avoir peur de l'intelligence artificielle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Guillemin, Feb 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique et linguistique de l'informatisation du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathématiques et philosophie contemporaines XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2025, Saint-Ferréol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archivage et la citation de logiciels avec Software Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt party du consortium Huma-Num DISTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie des types, de Russell à Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne de philosophie des mathématiques des Archives Henri-Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do computer-assisted proofs change the game for mathematical contingentism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">David Bloor and the contingency of the formal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léna Soler, Oct 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archivage et la citation de logiciels avec Software Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Swiss Video Game Archivists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magalie Vetter, Dec 2025, Distanciel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une technologie d'avenir pour le droit : la « bonne vieille intelligence artificielle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilité 2.0 : quand le droit rencontre l’IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Magalie Vetter, Dec 2025, Distanciel, Suisse</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la programmation dans d'autres langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GENIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile-Marie Martin, Apr 2025, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Léna Soler, Oct 2025, Nancy, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmer dans d'« autres » langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 ans de séminaire Codes Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Chailloux; Raphaël Fournier-S'niehotta; Baptiste Mélès, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Nancy, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle intelligence peut-on artificialiser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle intelligence peut-on artificialiser ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éléonore Govilas, Oct 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rationale of Axioms: Peano’s Arithmetic in Coq’s Standard Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fudan Logic Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Shanghai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Bruno Guillemin, Feb 2025, Nancy, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de Software Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sciences Ouvertes 2024 – Produire, ouvrir et valoriser les logiciels de recherche à l’Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2025, Saint-Ferréol, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Programming Different in Classical Chinese?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formalization in Logic, Language, and Mathematics IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kai Wehmeier, May 2024, Irvine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile-Marie Martin, Apr 2025, Distanciel, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut apporter l'histoire des sciences à la philosophie des sciences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et philosophie des sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Chailloux; Raphaël Fournier-S'niehotta; Baptiste Mélès, Jan 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tymoczko après Coq : Quid novi sub sole?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique « Mathématiques et philosophie contemporaines XI »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2024, Saint-Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éléonore Govilas, Oct 2025, Nancy, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programming in Classic Chinese: Should we read Wenyan as if it were English?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Science, History of Text. Tribute to Karine Chemla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode scientifique en informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société informatique de France, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2024, Saint-Ferréol, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la programmation par la linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Centre Informatique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Shanghai, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmer en chinois classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude AHP / ATILF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kai Wehmeier, May 2024, Irvine, United States</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Viviane Pons, « Combinatorics of the Permutahedra, Associahedra, and Friends »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations exploratoires en mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmylou Haffner; David Waszek, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressivité des langages de programmation et linguistique comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du GT Notebook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programs Without Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formalization in Logic, Language, and Mathematics Conference #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrew Arana, Sep 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société informatique de France, May 2024, Nancy, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vuillemin historien de la philosophie et des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique « Mathématiques et Philosophie Contemporaine X »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2023, Saint-Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La systématicité dans les sciences formelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Philmath</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris &amp; en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis archivistiques et philologiques de la préservation des codes sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects ontologiques et épistémiques des sources et des ressources textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Willaime; Andrei Rodin, Jul 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmylou Haffner; David Waszek, Apr 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vuillemin philosophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique « Mathématiques et Philosophie Contemporaine X »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2023, Saint-Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How programming languages rehabilitate morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nancy-Irvine Workshop on Formalization in Logic, Language, and Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kai Wehmeier, Apr 2023, Irvine, CA (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2023, Saint-Ferréol, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When analytic languages were the future of programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future visions on computing and programming then and now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liesbeth De Mol, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Willaime; Andrei Rodin, Jul 2023, Nancy, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langages de programmation à la lumière de la linguistique comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Jeudis de l'Histoire et de la philosophie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Roux; Mathias Girel, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Andrew Arana, Sep 2023, Nancy, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les preuves de nécessité chez Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Cavaillès and His Intellectual Milieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Cortois; Massimiliano Simons; Marjolein Holvoet; Maarten Van Dyck, Jan 2023, Leuven (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2023, Saint-Ferréol, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmes sans algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formalising the notion of algorithm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alberto Naibo, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris &amp; en distanciel, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophical Uses of Software Archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preserving our Landmark Legacy Software: Collect, Archive, Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Software Heritage, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kai Wehmeier, Apr 2023, Irvine, CA (USA), France</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03828120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes philosophiques et paradigmes de programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Gallinette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Munch-Maccagnoni, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Liesbeth De Mol, Jun 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les codes sources comme textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énonciation et langages de programmation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sémir Badir; Maria Giulia Dondero; François Provenzano; Stéphane Polis, Nov 2019, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Roux; Mathias Girel, Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which Artificial Intelligence for Philosophical Research?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Forum on AI for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alberto Naibo, May 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Abstraction To Philosophical Systems : Abstraction and Generalization in Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Theory of definitions by abstraction : roots, history, contemporary developments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Baptiste Joinet, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paul Cortois; Massimiliano Simons; Marjolein Holvoet; Maarten Van Dyck, Jan 2023, Leuven (Belgique), Belgique</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessité et contingence en histoire des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’épistémologie historique, hier et aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Software Heritage, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Proust, âme du projet MesoCalc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À propos de figure fondamentale : Christine Proust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Munch-Maccagnoni, Nov 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turing languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatique et Philosophie : interactions contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Baptiste Joinet; Luiz Carlos Pereira, Aug 2019, Ilha Grande, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turing languages : Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autumn workshop II: Programming Languages and Notations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liesbeth De Mol, Oct 2019, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sémir Badir; Maria Giulia Dondero; François Provenzano; Stéphane Polis, Nov 2019, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unix Ontology : Time and First Mover in Unix v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formalisms at the interface with machines, languages and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2019, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures et morphismes en histoire de la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Philosophie ventriloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Baptiste Joinet, Feb 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’introduction de redondances dans un langage formel : les &amp;quot;parties du discours&amp;quot; dans le langage Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie scientifique et philosophie pour l’âge de la science. Gilles Gaston Granger et Jules Vuillemin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historique de la société Les Amis de Jean Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Baptiste Joinet; Luiz Carlos Pereira, Aug 2019, Ilha Grande, Brazil</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styles de programmation informatique et formes de prédication vuilleminiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémologie comparative et philosophie du style : l’œuvre de Gilles Gaston Granger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Liesbeth De Mol, Oct 2019, Bertinoro, Italy</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Amis de Jean Cavaillès : historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées en l’honneur d’Hourya Benis Sinaceur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bertinoro, Italy</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles voies de l’anachronisme en histoire et philosophie des sciences formelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de réflexion sur l’histoire et la philosophie des sciences et des techniques en France, à l’occasion du 60e anniversaire du Comité National Français d’Histoire et de Philosophie des Sciences et des Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification des systèmes et paix perpétuelle en philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Epistemon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MesoCalc, la calculatrice mésopotamienne en JavaScript</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Proust</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Codes sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Baptiste Mélès, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nancy, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire structurale de la philosophie, de Martial Gueroult à Victor Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire structurale de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Baptiste Mélès, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du tome II de la Philosophie de l’algèbre de Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Philosophie de l’algèbre de Jules Vuillemin (tomes I et II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Thomasette, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Histoire de la raison pure de Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Méthodologie transcendantale de Kant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Baptiste Mélès; Ayşe Yuva, Mar 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On formulas for computing both the volume of a truncated pyramid and the circumference of hermeneutic circles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016-10-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karine Chemla, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which mathematics was used to read ancient texts, and which impact had the mathematics used on the reading and interpretation of the ancient texts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire SAW-ERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karine Chemla, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Karine Chemla, Oct 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chaînon manquant : le tome 2 de la Philosophie de l’algèbre de Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandes conférences des Archives Henri-Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Karine Chemla, Sep 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinoza en Coq : démonstration complète des premières propositions de l’Éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Philosophie, Mathématiques, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, David Thomasette, Dec 2016, Nancy, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinoza en Coq : démonstration complète des premières propositions de l’Éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathématiques, Informatique et Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Baptiste Mélès; Ayşe Yuva, Mar 2016, Nancy, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de l’informatique concrète. I : Langages théoriques et langages concrets en programmation. II : Ontologies des langages de programmation. III : Le Temps selon Unix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique « Mathématique, informatique et philosophie contemporaines III »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Baptiste Mélès, Jan 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d’objet en programmation informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire MathObRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerhard Heinzmann, Feb 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Baptiste Mélès, Dec 2016, Nancy, France</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quel sens les démonstrations assistées par ordinateur sont-elles formelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique en mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Jullien, Nov 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early relations between analytic and French philosophy of science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French and analytic approaches to science in the 20th century and today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léna Soler, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Besançon, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upgrade Your Abacus : Computing Tool Extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computability in Europe 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Mar 2015, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rêve de Gueroult : Spinoza en Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques des Archives Henri-Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gerhard Heinzmann, Feb 2015, Nancy, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche philologique des langages de programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'informatique de Paris XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Jullien, Nov 2015, Nancy, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux informatiques et logique dialogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interaction entre logique, langage et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alberto Naibo; Liesbeth de Mol; Shahid Rahman; Mark van Atten, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Sep 2015, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une science a priori : l’informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde de la session « Les mathématiques face à l’ordinateur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liesbeth De Mol; Maarten Bullynck, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Léna Soler, Jun 2015, Nancy, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention des concepts en informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Complex Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bucarest, Romania</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage et le réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation continue des professeurs de philosophie d’Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une hiérarchie de sémantiques : le concept de machine dans la pratique de la programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Logique en question IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes philosophiques et langages de programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’ISCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage et l'individuel selon Jean-Claude Pariente et Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approche de l’individuel : hommage à Jean-Claude Pariente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Worms, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03850874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goldschmidt avait-il une théorie des systèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les questions platoniciennes de Victor Goldschmidt (1914-1981)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Lefebvre, Dec 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science et le réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation continue des professeurs de philosophie de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thématisation et philosophie de l’informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée commémorative de la mort il y a 70 ans de Jean Cavaillès (1903-1944), Philosophe et Résistant.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace et temps informatiques : l’Esthétique transcendantale de Kant à l’épreuve de la complexité algorithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Calcul et le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Baptiste Joinet, Nov 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche philologique des langages de programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'informatique de Paris XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail Sémantique du laboratoire Preuves, Programmes et Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alberto Naibo; Liesbeth de Mol; Shahid Rahman; Mark van Atten, Mar 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des catégories faisons table rase ! Les formations discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment lire L'Archéologie du savoir de Michel Foucault ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Bénatouïl; Baptiste Mélès, Feb 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, David Lefebvre, Dec 2014, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vrai est-il toujours démontrable ? Kant, l’intuitionnisme, Gödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation continue des professeurs de philosophie de l’académie de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Program an Abacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures of computation and quantification in the ancient world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langages de programmation : des codes sources aux programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de travail Mathématiques et Philosophie, XIXe et XXe siècles de SPHERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Cabanacq; Emmylou Haffner; David Rabouin, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Liesbeth De Mol; Maarten Bullynck, May 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruments de calcul et propriétés arithmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième rencontre française de philosophie des mathématiques — Fifth French Philosophy of Mathematics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unix selon l’ordre des raisons : la philosophie de la pratique informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatique, Philosophie, Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Nov 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Worms, Dec 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithms as texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La variété des sources mathématiques et la question de leur interprétation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karine Chemla; Renaud Chorlay; Baptiste Mélès, Nov 2013, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philology of Programming Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Philosophy of Computing 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maarten Bullynck; Jean-Baptiste Joinet, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs de calcul : théorie et pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de travail de l'IREM, Paris-Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on classer les langages de programmation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Philosophie de l’informatique, de la logique et de leurs interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Baptiste Joinet, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classifications des systèmes philosophiques, d’Emmanuel Kant à Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes chercheurs, Université d’Aix-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Baptiste Joinet, Nov 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programming Languages for Pre-Mechanical Calculating Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures of Mathematics and Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ju Shier; Benedikt Löwe; Thomas Müller; Yun Xie, Nov 2012, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les langages de programmation : des codes sources aux programmes</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Lawvere’s concept of Aufhebung lead to an algebra of Hegelian Dialectics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formalization and Dialectics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zachary Luke Fraser, Jun 2012, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavaillès et les « moments de la conscience »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de travail Mathématiques et Philosophie, XIXe et XXe siècles de SPHERE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sylvain Cabanacq; Emmylou Haffner; David Rabouin, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classifications kantiennes et classification vuilleminienne dans L’Intuitionnisme kantien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Intuitionnisme kantien de Jules Vuillemin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joseph Vidal-Rosset, Dec 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique hegelienne et théorie des catégories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de Travail Logique, École Normale Supérieure de la rue d’Ulm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Bénatouïl; Baptiste Mélès, Feb 2013, Nancy, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éclectisme et problèmes classificatoires en philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Syncrétisme au carrefour des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominalism of Things and Nominalism of Events, from Turing Machines to Functional Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Congress of Logic, Methodology and Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Nov 2013, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique hegelienne et théorie des catégories chez William Lawvere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles mathématiques pour la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Baptiste Mélès, Mar 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Karine Chemla; Renaud Chorlay; Baptiste Mélès, Nov 2013, Luminy, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ordinateurs peuvent-ils penser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences L’Homme et la machine, lycée Charles-et-Adrien-Dupuy, Le Puy-en-Velay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albane Susanna, Mar 2011, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maarten Bullynck; Jean-Baptiste Joinet, Oct 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavaillès entre Hegel et la théorie des catégories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Concepts purs, concepts appliqués » du groupe PHENOMATH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One and a Half Square of Opposition in Linear Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Square of Opposition 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Yves Beziau, Jun 2010, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...827 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224178v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01225129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama philosophique pascalien</w:t>
               </w:r>
@@ -11586,51 +11586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2812AAB"/>
+    <w:nsid w:val="7108BC4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11817,51 +11817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-meles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170123855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876214v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/mag/205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096996v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2512" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081200v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vetter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.532" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097003v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2502" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097148v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.291.0063" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097308v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vuillemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Vuillemin-Diem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Decaens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2472" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2020.1947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Strauss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borgeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Derobe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1280" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lommel&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.149.0061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.206.0125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1283" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1285" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425868v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.35.237-254" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413928v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1204" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.153.0323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.151.0051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223482v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/26e5-jq91" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.151.0003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0ejh-2103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.151.0009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.153.0391" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derobert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224091v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.897" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224100v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542133v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542170v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542160v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542166v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542127v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542157v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876480v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876505v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876460v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876627v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876680v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876670v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876650v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385785v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385794v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238867v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385834v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431217v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431225v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679888v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679892v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679885v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaigneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428799v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267562v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428813v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428788v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224209v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225009v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225018v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225038v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225052v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225016v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225035v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225088v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225090v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224162v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224149v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225118v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225121v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225129v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225141v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224187v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121128v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szczeciniarz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomasette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052075v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413934v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626915&amp;amp;search_back=m%C3%A9l%C3%A8s&amp;amp;editor_back=10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250637v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385990v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/hommage-a-jean-cavailles-jean-jacques-szczeciniarz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.szcze.2019.01.0075" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413931v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31502-7_3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224090v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-0348-0379-3_14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465889v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225188v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225190v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225186v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-meles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170123855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876214v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/mag/205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vetter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.532" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096996v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2512" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.291.0063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097003v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097308v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vuillemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Vuillemin-Diem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Decaens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2472" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2020.1947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Strauss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lommel&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.149.0061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borgeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Derobe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.206.0125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1283" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1285" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1204" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.35.237-254" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.153.0323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.151.0051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/26e5-jq91" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.151.0003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0ejh-2103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.151.0009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.153.0391" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derobert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224091v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.897" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224100v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431211v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431225v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679888v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267562v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428807v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaigneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428788v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224209v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225016v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225009v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224162v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224149v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225118v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225141v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224187v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121128v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szczeciniarz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomasette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052075v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413934v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626915&amp;amp;search_back=m%C3%A9l%C3%A8s&amp;amp;editor_back=10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250637v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385990v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/hommage-a-jean-cavailles-jean-jacques-szczeciniarz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.szcze.2019.01.0075" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413931v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31502-7_3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224090v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-0348-0379-3_14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465889v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225188v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225190v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225186v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>