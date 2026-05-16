--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -429,2175 +429,2175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04385961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jules Vuillemin, disciple hétérodoxe de Martial Gueroult</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 291 (1), pp.63-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rip.291.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures et postérités de La Philosophie de l’algèbre de Jules Vuillemin. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24-3, pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097003v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur l’histoire et la philosophie de l’informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Vetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Paloque-Bergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Petitgirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Schafer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (9), pp.177-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cahierscfv.532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structure et évolution de La Philosophie de l’algèbre de Jules Vuillemin (tomes I et II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24-3, pp.17-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03096996v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langages de Turing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Retour à Turing : son héritage aujourd’hui, 72, pp.81-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/intel.2020.1947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tome II de La Philosophie de l’algèbre. Dossier documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Vuillemin-Diem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Decaens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Petitgirard</w:t>
+                <w:t xml:space="preserve">Sébastien Maronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/cahierscfv.532⟩</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lectures et postérités de La Philosophie de l’algèbre de Jules Vuillemin, 24 (3), pp.219-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03097308v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du texte de Jules Vuillemin « De la connaissance sensible et de la parité qu’elle manifeste entre l’homme et l’animal »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24-3, pp.17-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2512⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Les circulations scientifiques internationales depuis le début du XXe siècle, 23 (3), pp.109-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langages du web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Réseaux, 1116, pp.40-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Maronne</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux textes politiques de Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Derobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24-3, pp.3-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2502⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 21 (2), pp.141-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jules Vuillemin</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forme et matière informatiques Le concept de mémoire et ses réalisations physiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lommelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gudrun Vuillemin-Diem</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La mémoire, 149 (2), pp.61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/caph1.149.0061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et activité selon Unix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Décoder les programmes, 206 (6), pp.125-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.206.0125⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets moraux de l’accélération de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Decaens</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Derobe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (2), pp.149-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sommes-nous libres ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Maronne</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Borgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Raymond Ruyer, 21 (2), pp.163-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment le scepticisme est devenu un système. La classification de Jules Vuillemin et ses transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophia Scientiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le scepticisme selon Jules Vuillemin, 20 (3), pp.91-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.1204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche philologique des langages de programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (2), pp.237-254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TSI.35.237-254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01425868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’informatique sans ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/26e5-jq91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589962v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Comment lire « L'Archéologie du savoir » de Michel Foucault ?, 3 (114), pp.323-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.153.0323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La classification cubique des systèmes philosophiques par Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Jules Vuillemin et les systèmes philosophiques, 153 (1), pp.51-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.151.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bénatouïl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Jules Vuillemin et les systèmes philosophiques, 112 (1), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.151.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La comptine des neuf divisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.60868/0ejh-2103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Français peut-il encore comprendre les philosophes d’outre-Manche ? Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Jules Vuillemin et les systèmes philosophiques, 112 (1), pp.9-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.151.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les « règles de formation » comme catégories foucaldiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les études philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Comment lire « L'Archéologie du savoir » de Michel Foucault ?, 3 (114), pp.391-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/leph.153.0391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thématisation et philosophie de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'EPI (Enseignement Public et Informatique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unix selon l’ordre des raisons : la philosophie de la pratique informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
               <w:t xml:space="preserve">Philosophia Scientiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Lectures et postérités de La Philosophie de l’algèbre de Jules Vuillemin, 24 (3), pp.219-235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.2472⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 17 (3), pp.181-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/philosophiascientiae.897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224091v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fragments de mathématiques existentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Derobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 134 (3), pp.406-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...1480 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224106v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01224091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pastore ou l'élégance, fille de la paresse</w:t>
               </w:r>
@@ -2756,6828 +2756,6828 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Logique et linguistique de l'informatisation du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathématiques et philosophie contemporaines XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2025, Saint-Ferréol, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'archivage et la citation de logiciels avec Software Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dépôt party du consortium Huma-Num DISTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle intelligence peut-on artificialiser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faut-il avoir peur de l'intelligence artificielle ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Guillemin, Feb 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2025, Saint-Ferréol, France</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie des types, de Russell à Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire interne de philosophie des mathématiques des Archives Henri-Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do computer-assisted proofs change the game for mathematical contingentism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">David Bloor and the contingency of the formal sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léna Soler, Oct 2025, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archivage et la citation de logiciels avec Software Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dépôt party du consortium Huma-Num DISTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Swiss Video Game Archivists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magalie Vetter, Dec 2025, Distanciel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Nancy, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une technologie d'avenir pour le droit : la « bonne vieille intelligence artificielle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsabilité 2.0 : quand le droit rencontre l’IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Léna Soler, Oct 2025, Nancy, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la programmation dans d'autres langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire GENIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cécile-Marie Martin, Apr 2025, Distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Magalie Vetter, Dec 2025, Distanciel, Suisse</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmer dans d'« autres » langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 ans de séminaire Codes Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmanuel Chailloux; Raphaël Fournier-S'niehotta; Baptiste Mélès, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Metz, France</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle intelligence peut-on artificialiser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle intelligence peut-on artificialiser ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éléonore Govilas, Oct 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cécile-Marie Martin, Apr 2025, Distanciel, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05542162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Rationale of Axioms: Peano’s Arithmetic in Coq’s Standard Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fudan Logic Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Shanghai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmanuel Chailloux; Raphaël Fournier-S'niehotta; Baptiste Mélès, Jan 2025, Paris, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de Software Heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sciences Ouvertes 2024 – Produire, ouvrir et valoriser les logiciels de recherche à l’Université de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Éléonore Govilas, Oct 2025, Nancy, France</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is Programming Different in Classical Chinese?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formalization in Logic, Language, and Mathematics IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kai Wehmeier, May 2024, Irvine, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Shanghai, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que peut apporter l'histoire des sciences à la philosophie des sciences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et philosophie des sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nancy, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tymoczko après Coq : Quid novi sub sole?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique « Mathématiques et philosophie contemporaines XI »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2024, Saint-Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kai Wehmeier, May 2024, Irvine, United States</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programming in Classic Chinese: Should we read Wenyan as if it were English?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Science, History of Text. Tribute to Karine Chemla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La méthode scientifique en informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire des doctorantes et doctorants en informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société informatique de France, May 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2024, Saint-Ferréol, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la programmation par la linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du Centre Informatique et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmer en chinois classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude AHP / ATILF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Société informatique de France, May 2024, Nancy, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponse à Viviane Pons, « Combinatorics of the Permutahedra, Associahedra, and Friends »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représentations exploratoires en mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emmylou Haffner; David Waszek, Apr 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressivité des langages de programmation et linguistique comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées du GT Notebook</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Nancy, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04876670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La systématicité dans les sciences formelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Philmath</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris &amp; en distanciel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Emmylou Haffner; David Waszek, Apr 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04238867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Défis archivistiques et philologiques de la préservation des codes sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects ontologiques et épistémiques des sources et des ressources textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre Willaime; Andrei Rodin, Jul 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programs Without Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formalization in Logic, Language, and Mathematics Conference #2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andrew Arana, Sep 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Andrew Arana, Sep 2023, Nancy, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vuillemin historien de la philosophie et des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique « Mathématiques et Philosophie Contemporaine X »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2023, Saint-Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Jules Vuillemin historien de la philosophie et des sciences</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Vuillemin philosophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique « Mathématiques et Philosophie Contemporaine X »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien Maronne, Jun 2023, Saint-Ferréol, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Paris &amp; en distanciel, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When analytic languages were the future of programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Future visions on computing and programming then and now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liesbeth De Mol, Jun 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Pierre Willaime; Andrei Rodin, Jul 2023, Nancy, France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langages de programmation à la lumière de la linguistique comparée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Jeudis de l'Histoire et de la philosophie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Roux; Mathias Girel, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2023, Saint-Ferréol, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How programming languages rehabilitate morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nancy-Irvine Workshop on Formalization in Logic, Language, and Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kai Wehmeier, Apr 2023, Irvine, CA (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Kai Wehmeier, Apr 2023, Irvine, CA (USA), France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les preuves de nécessité chez Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Cavaillès and His Intellectual Milieu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paul Cortois; Massimiliano Simons; Marjolein Holvoet; Maarten Van Dyck, Jan 2023, Leuven (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Liesbeth De Mol, Jun 2023, Lille, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03950330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmes sans algorithmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formalising the notion of algorithm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alberto Naibo, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Roux; Mathias Girel, Dec 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophical Uses of Software Archive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Preserving our Landmark Legacy Software: Collect, Archive, Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Software Heritage, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paul Cortois; Massimiliano Simons; Marjolein Holvoet; Maarten Van Dyck, Jan 2023, Leuven (Belgique), Belgique</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03828120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes philosophiques et paradigmes de programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Gallinette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Munch-Maccagnoni, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alberto Naibo, May 2023, Paris, France</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les codes sources comme textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énonciation et langages de programmation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sémir Badir; Maria Giulia Dondero; François Provenzano; Stéphane Polis, Nov 2019, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Software Heritage, Oct 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which Artificial Intelligence for Philosophical Research?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Forum on AI for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Munch-Maccagnoni, Nov 2019, Nantes, France</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nécessité et contingence en histoire des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’épistémologie historique, hier et aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sémir Badir; Maria Giulia Dondero; François Provenzano; Stéphane Polis, Nov 2019, Liège, Belgique</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Abstraction To Philosophical Systems : Abstraction and Generalization in Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Theory of definitions by abstraction : roots, history, contemporary developments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Baptiste Joinet, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Proust, âme du projet MesoCalc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">À propos de figure fondamentale : Christine Proust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Baptiste Joinet, Feb 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turing languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatique et Philosophie : interactions contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Baptiste Joinet; Luiz Carlos Pereira, Aug 2019, Ilha Grande, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Jun 2019, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turing languages : Theory and Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autumn workshop II: Programming Languages and Notations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liesbeth De Mol, Oct 2019, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unix Ontology : Time and First Mover in Unix v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formalisms at the interface with machines, languages and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Baptiste Joinet; Luiz Carlos Pereira, Aug 2019, Ilha Grande, Brazil</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structures et morphismes en histoire de la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Philosophie ventriloque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Liesbeth De Mol, Oct 2019, Bertinoro, Italy</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’introduction de redondances dans un langage formel : les &amp;quot;parties du discours&amp;quot; dans le langage Java</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philosophie scientifique et philosophie pour l’âge de la science. Gilles Gaston Granger et Jules Vuillemin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bertinoro, Italy</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01975093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Historique de la société Les Amis de Jean Cavaillès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'histoire des mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Aix-en-Provence, France</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Styles de programmation informatique et formes de prédication vuilleminiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémologie comparative et philosophie du style : l’œuvre de Gilles Gaston Granger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Amis de Jean Cavaillès : historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées en l’honneur d’Hourya Benis Sinaceur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nancy, France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles voies de l’anachronisme en histoire et philosophie des sciences formelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de réflexion sur l’histoire et la philosophie des sciences et des techniques en France, à l’occasion du 60e anniversaire du Comité National Français d’Histoire et de Philosophie des Sciences et des Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classification des systèmes et paix perpétuelle en philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Epistemon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01679892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire structurale de la philosophie, de Martial Gueroult à Victor Goldschmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire structurale de la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Baptiste Mélès, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du tome II de la Philosophie de l’algèbre de Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Philosophie de l’algèbre de Jules Vuillemin (tomes I et II)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Thomasette, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Histoire de la raison pure de Kant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Méthodologie transcendantale de Kant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Baptiste Mélès; Ayşe Yuva, Mar 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MesoCalc, la calculatrice mésopotamienne en JavaScript</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Proust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Codes sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Baptiste Mélès, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Baptiste Mélès, Dec 2016, Nancy, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On formulas for computing both the volume of a truncated pyramid and the circumference of hermeneutic circles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2016-10-25</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karine Chemla, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, David Thomasette, Dec 2016, Nancy, France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Which mathematics was used to read ancient texts, and which impact had the mathematics used on the reading and interpretation of the ancient texts?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire SAW-ERC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karine Chemla, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Baptiste Mélès; Ayşe Yuva, Mar 2016, Nancy, France</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chaînon manquant : le tome 2 de la Philosophie de l’algèbre de Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grandes conférences des Archives Henri-Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Karine Chemla, Oct 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spinoza en Coq : démonstration complète des premières propositions de l’Éthique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire Philosophie, Mathématiques, Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Karine Chemla, Sep 2016, Paris, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philosophie de l’informatique concrète. I : Langages théoriques et langages concrets en programmation. II : Ontologies des langages de programmation. III : Le Temps selon Unix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">École thématique « Mathématique, informatique et philosophie contemporaines III »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept d’objet en programmation informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire MathObRe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerhard Heinzmann, Feb 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quel sens les démonstrations assistées par ordinateur sont-elles formelles ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rhétorique en mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Caroline Jullien, Nov 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinoza en Coq : démonstration complète des premières propositions de l’Éthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire Philosophie, Mathématiques, Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Besançon, France</w:t>
+              <w:t xml:space="preserve">Mathématiques, Informatique et Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Sep 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Sep 2015, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Early relations between analytic and French philosophy of science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French and analytic approaches to science in the 20th century and today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Léna Soler, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Mar 2015, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upgrade Your Abacus : Computing Tool Extensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computability in Europe 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Gerhard Heinzmann, Feb 2015, Nancy, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rêve de Gueroult : Spinoza en Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques des Archives Henri-Poincaré</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Caroline Jullien, Nov 2015, Nancy, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche philologique des langages de programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'informatique de Paris XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Léna Soler, Jun 2015, Nancy, France</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux informatiques et logique dialogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interaction entre logique, langage et informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alberto Naibo; Liesbeth de Mol; Shahid Rahman; Mark van Atten, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bucarest, Romania</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage et le réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation continue des professeurs de philosophie d’Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une hiérarchie de sémantiques : le concept de machine dans la pratique de la programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Logique en question IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systèmes philosophiques et langages de programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l’ISCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage et l'individuel selon Jean-Claude Pariente et Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approche de l’individuel : hommage à Jean-Claude Pariente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Worms, Dec 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03850874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Goldschmidt avait-il une théorie des systèmes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les questions platoniciennes de Victor Goldschmidt (1914-1981)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, David Lefebvre, Dec 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La science et le réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation continue des professeurs de philosophie de Lorraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une science a priori : l’informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde de la session « Les mathématiques face à l’ordinateur »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liesbeth De Mol; Maarten Bullynck, May 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention des concepts en informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Complex Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thématisation et philosophie de l’informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée commémorative de la mort il y a 70 ans de Jean Cavaillès (1903-1944), Philosophe et Résistant.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espace et temps informatiques : l’Esthétique transcendantale de Kant à l’épreuve de la complexité algorithmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Calcul et le temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Baptiste Joinet, Nov 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche philologique des langages de programmation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire d'informatique de Paris XIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Groupe de travail Sémantique du laboratoire Preuves, Programmes et Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Alberto Naibo; Liesbeth de Mol; Shahid Rahman; Mark van Atten, Mar 2015, Paris, France</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vrai est-il toujours démontrable ? Kant, l’intuitionnisme, Gödel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de formation continue des professeurs de philosophie de l’académie de Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Liesbeth De Mol; Maarten Bullynck, May 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How to Program an Abacus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures of computation and quantification in the ancient world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des catégories faisons table rase ! Les formations discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comment lire L'Archéologie du savoir de Michel Foucault ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Bénatouïl; Baptiste Mélès, Feb 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langages de programmation : des codes sources aux programmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de travail Mathématiques et Philosophie, XIXe et XXe siècles de SPHERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Cabanacq; Emmylou Haffner; David Rabouin, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unix selon l’ordre des raisons : la philosophie de la pratique informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Informatique, Philosophie, Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sébastien Maronne, Nov 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instruments de calcul et propriétés arithmétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième rencontre française de philosophie des mathématiques — Fifth French Philosophy of Mathematics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Worms, Dec 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algorithms as texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La variété des sources mathématiques et la question de leur interprétation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karine Chemla; Renaud Chorlay; Baptiste Mélès, Nov 2013, Luminy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, David Lefebvre, Dec 2014, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224149v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philology of Programming Languages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Philosophy of Computing 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maarten Bullynck; Jean-Baptiste Joinet, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs de calcul : théorie et pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de travail de l'IREM, Paris-Diderot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on classer les langages de programmation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Philosophie de l’informatique, de la logique et de leurs interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Baptiste Joinet, Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Baptiste Joinet, Nov 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Lawvere’s concept of Aufhebung lead to an algebra of Hegelian Dialectics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formalization and Dialectics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zachary Luke Fraser, Jun 2012, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les classifications des systèmes philosophiques, d’Emmanuel Kant à Jules Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des Jeunes chercheurs, Université d’Aix-Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Bénatouïl; Baptiste Mélès, Feb 2013, Nancy, France</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programming Languages for Pre-Mechanical Calculating Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures of Mathematics and Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ju Shier; Benedikt Löwe; Thomas Müller; Yun Xie, Nov 2012, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classifications kantiennes et classification vuilleminienne dans L’Intuitionnisme kantien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Intuitionnisme kantien de Jules Vuillemin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joseph Vidal-Rosset, Dec 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cavaillès et les « moments de la conscience »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de travail Mathématiques et Philosophie, XIXe et XXe siècles de SPHERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sylvain Cabanacq; Emmylou Haffner; David Rabouin, Dec 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique hegelienne et théorie des catégories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de Travail Logique, École Normale Supérieure de la rue d’Ulm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique hegelienne et théorie des catégories chez William Lawvere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Modèles mathématiques pour la philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Baptiste Mélès, Mar 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sébastien Maronne, Nov 2013, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éclectisme et problèmes classificatoires en philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Syncrétisme au carrefour des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Karine Chemla; Renaud Chorlay; Baptiste Mélès, Nov 2013, Luminy, France</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nominalism of Things and Nominalism of Events, from Turing Machines to Functional Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Congress of Logic, Methodology and Philosophy of Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Maarten Bullynck; Jean-Baptiste Joinet, Oct 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ordinateurs peuvent-ils penser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférences L’Homme et la machine, lycée Charles-et-Adrien-Dupuy, Le Puy-en-Velay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albane Susanna, Mar 2011, Le Puy-en-Velay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One and a Half Square of Opposition in Linear Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Square of Opposition 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Yves Beziau, Jun 2010, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jean-Baptiste Joinet, Mar 2013, Paris, France</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01224178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cavaillès entre Hegel et la théorie des catégories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Mélès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Concepts purs, concepts appliqués » du groupe PHENOMATH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...758 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01225129v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01224178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama philosophique pascalien</w:t>
               </w:r>
@@ -9972,51 +9972,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juste et le bien : essais de philosophie morale et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mélès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11586,51 +11586,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7108BC4A"/>
+    <w:nsid w:val="1B391FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11817,51 +11817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-meles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170123855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876214v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/mag/205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081200v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vetter" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.532" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096996v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2512" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.291.0063" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097003v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2502" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097308v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vuillemin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Vuillemin-Diem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Decaens" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2472" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097129v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2020.1947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Strauss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lommel&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.149.0061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529028v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borgeon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Derobe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1280" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.206.0125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1283" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1285" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1204" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.35.237-254" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224075v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.153.0323" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224080v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.151.0051" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/26e5-jq91" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.151.0003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0ejh-2103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.151.0009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.153.0391" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224106v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derobert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224091v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.897" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224100v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542127v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542157v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542166v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238867v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385767v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385817v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385926v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431211v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431057v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431064v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431225v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679888v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267562v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428813v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428819v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428807v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaigneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428788v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224195v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224207v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224209v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225052v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225038v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225016v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225059v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850874v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225009v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225018v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225106v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224162v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224159v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225098v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224149v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224165v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225118v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225110v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225121v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225125v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225129v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225141v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224187v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121128v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szczeciniarz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomasette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052075v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413934v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626915&amp;amp;search_back=m%C3%A9l%C3%A8s&amp;amp;editor_back=10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250637v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385990v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/hommage-a-jean-cavailles-jean-jacques-szczeciniarz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.szcze.2019.01.0075" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413931v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31502-7_3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224090v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-0348-0379-3_14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465889v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225188v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225190v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225186v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-meles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170123855" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876214v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste M&#233;l&#232;s" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/mag/205" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876066v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46430/phfr0034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385961v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097148v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.291.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097003v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maronne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2502" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04081200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Vetter" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Paloque-Berg&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Petitgirard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Schafer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.532" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096996v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2512" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097129v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2020.1947" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03097308v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Vuillemin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Vuillemin-Diem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Decaens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2472" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431039v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Strauss" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.2093" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975025v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Borgeon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Derobe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1280" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lommel&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph1.149.0061" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679647v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.206.0125" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1283" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1285" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.1204" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01425868v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.35.237-254" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/26e5-jq91" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224075v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.153.0323" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224080v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.151.0051" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.151.0003" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589959v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60868/0ejh-2103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224079v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.151.0009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.153.0391" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224082v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224091v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.897" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Derobert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224109v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224100v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosophiascientiae.725" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542157v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542166v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542155v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542133v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542162v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876460v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876627v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876480v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876639v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876663v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876650v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876605v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04876670v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04238867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385767v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385794v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385785v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385926v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385863v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03950330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385834v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03828120v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431223v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431211v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431217v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431057v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431225v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431071v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431074v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975098v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975085v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01975093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679888v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679893v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679891v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679885v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428813v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428819v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428777v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267562v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Proust" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428807v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chaigneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428799v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428788v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428781v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224199v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224207v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250747v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224195v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224137v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224197v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224209v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225016v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225059v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225035v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03850874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225018v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225052v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225038v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225086v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225088v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225106v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225103v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225098v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224159v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224149v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224156v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225093v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225100v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224172v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225111v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224165v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225118v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225115v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225125v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225121v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224174v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225124v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225129v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225141v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224181v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224187v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05121128v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eckes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jaeck" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Szczeciniarz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930190v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thomasette" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Heinzmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M&#233;ni&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052075v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413934v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711626915&amp;amp;search_back=m%C3%A9l%C3%A8s&amp;amp;editor_back=10" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250637v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385990v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931063v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98361-1_7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431016v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/hommage-a-jean-cavailles-jean-jacques-szczeciniarz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.szcze.2019.01.0075" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02431009v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413931v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31502-7_3" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224090v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224112v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-0348-0379-3_14" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224117v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465889v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225178v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225188v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225190v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225186v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01225184v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>