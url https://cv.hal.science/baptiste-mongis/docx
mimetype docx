--- v0 (2026-03-18)
+++ v1 (2026-04-30)
@@ -425,467 +425,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05022786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legislar la cultura: derroteros y derrotas de los proyectos de «Ley de Culturas» en Argentina y Bolivia</w:t>
+                <w:t xml:space="preserve">Le GAC et la FACC. Émancipation et activisme artistique en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mongis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Gorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios sociales contemporáneos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55, pp.72-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/america.5398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48162/rev.48.027⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03882325v1</w:t>
+                <w:t xml:space="preserve">halshs-03882298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le GAC et la FACC. Émancipation et activisme artistique en Argentine</w:t>
+                <w:t xml:space="preserve">Communautés virtuelles des groupes artivistes argentins en temps de pandémie. Les cas de la Compañía de Funciones Patrióticas et de l’association CRIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mongis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano de la Puente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">América : cahiers du CRICCAL</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/america.5398⟩</w:t>
+              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/orda.7216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03882298v1</w:t>
+                <w:t xml:space="preserve">halshs-03882293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communautés virtuelles des groupes artivistes argentins en temps de pandémie. Les cas de la Compañía de Funciones Patrióticas et de l’association CRIA</w:t>
+                <w:t xml:space="preserve">Legislar la cultura: derroteros y derrotas de los proyectos de «Ley de Culturas» en Argentina y Bolivia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mongis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximiliano de la Puente</w:t>
+                <w:t xml:space="preserve">Alejandro Gorr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ordinaire des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 228, </w:t>
+              <w:t xml:space="preserve">Estudios sociales contemporáneos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.68-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/orda.7216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48162/rev.48.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03882293v1</w:t>
+                <w:t xml:space="preserve">halshs-03882325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre activistes et fonctionnaires : le mouvement Cultura Viva Comunitaria et les politiques culturelles à La Paz et El Alto</w:t>
+                <w:t xml:space="preserve">Le Teatro Trono d'El Alto (Bolivie) : un théâtre populaire et communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mongis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17, </w:t>
+              <w:t xml:space="preserve">Amerika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ideas.10291⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/amerika.12611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03364692v1</w:t>
+                <w:t xml:space="preserve">halshs-03364702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Teatro Trono d'El Alto (Bolivie) : un théâtre populaire et communautaire</w:t>
+                <w:t xml:space="preserve">Entre activistes et fonctionnaires : le mouvement Cultura Viva Comunitaria et les politiques culturelles à La Paz et El Alto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Mongis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerika</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IdeAs : idées d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ideas.10291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/amerika.12611⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-03364702v1</w:t>
+                <w:t xml:space="preserve">halshs-03364692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1339,51 +1339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shezenia Hannover Valda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mongis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g1h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fx9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.15754" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14844" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882325v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gorr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48162/rev.48.027" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.5398" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NH172W4X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882293v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano de la Puente" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.7216" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364692v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.10291" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.12611" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6VZJM7PV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elgoyhen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J&#233;supret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2022-10/le-theatre-face-aux-dictatures-luttes-traces-memoires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022822v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shezenia Hannover Valda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mongis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13g1h" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022817v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13fx9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cher.15754" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14844" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/america.5398" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NH172W4X-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882293v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano de la Puente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.7216" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03882325v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Gorr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48162/rev.48.027" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364702v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amerika.12611" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-6VZJM7PV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03364692v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.10291" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05022799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Elgoyhen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sanchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35008/tracs-0077" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hamidi Kim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Moreira da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Vasserot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Dansilio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia J&#233;supret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2022-10/le-theatre-face-aux-dictatures-luttes-traces-memoires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>