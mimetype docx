--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1885,265 +1885,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect cuticular proteins and their role in transmission of phytoviruses</w:t>
+                <w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.07.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00432-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00432-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620983v1</w:t>
+                <w:t xml:space="preserve">hal-01922319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pichon</w:t>
+                <w:t xml:space="preserve">Insect cuticular proteins and their role in transmission of phytoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella van Munster</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00432-18. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.137-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.00432-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01922319v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phloem-Triggered Virus-Induced Gene Silencing Using a Recombinant Polerovirus</w:t>
               </w:r>
@@ -2812,51 +2812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription of densovirus endogenous sequences in the Myzus persicae genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3607,51 +3607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphids as transport devices for plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4464,51 +4464,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of receptors of the plant virus Turnip mosaic virus (Potyviridae) in their aphid vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4928,333 +4928,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03943298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The acrostyle, an organ at the tip of aphid stylets, interacts with an effector from aphid saliva</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of Stylins, cuticular proteins of the acrostyle, in noncirculative virus transmission and plant-aphid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
+              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786195v1</w:t>
+                <w:t xml:space="preserve">hal-02737336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Stylins, cuticular proteins of the acrostyle, in noncirculative virus transmission and plant-aphid interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The acrostyle, an organ at the tip of aphid stylets, interacts with an effector from aphid saliva</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t>
+              <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737336v1</w:t>
+                <w:t xml:space="preserve">hal-02786195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a robust CRISPR-Cas9 mutagenesis protocol in the pea aphid to knock out stylin-01 gene and study the role of Stylin-01 cuticular protein in Cauliflower mosaic virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5303,458 +5303,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effector from aphid saliva interacts with the acrostyle, an organ at the tip of insect stylets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">CRISPR-Cas9 chez Acyrthosiphon pisum pour valider le rôle de Stylin-01 dans la transmission du Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">V. Masson</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Effectome meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
+              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787578v1</w:t>
+                <w:t xml:space="preserve">hal-02785593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 chez Acyrthosiphon pisum pour valider le rôle de Stylin-01 dans la transmission du Cauliflower mosaic virus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">A robust and Efficient CRISPR-Cas9 mutagenesis protocol in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Gléonnec</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02785593v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust and Efficient CRISPR-Cas9 mutagenesis protocol in the pea aphid</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Tagu</w:t>
+                <w:t xml:space="preserve">An effector from aphid saliva interacts with the acrostyle, an organ at the tip of insect stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Herpin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+                <w:t xml:space="preserve">V. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
+              <w:t xml:space="preserve">11. Effectome meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733649v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle - organe des stylets de puceron qui porte les récepteurs de virus de plante - dans les interactions plante/insecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5809,77 +5809,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of cuticular proteins located at the surface of the acrostyle, an organ at the tip of aphid stylets, in plant-aphid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5973,51 +5973,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Colmar, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6055,51 +6055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of Cucumber mosaic virus Turnip mosaic virus particles in aphid stylets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6167,77 +6167,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle dans les interactions plante-puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7285,51 +7285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,77 +8284,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
@@ -10089,51 +10089,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2312245"/>
+    <w:nsid w:val="886F9628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10320,51 +10320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-monsion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5174-4742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077277198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076845" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Reid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040602" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Belhouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091908" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13060878" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03694899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Braga de Seixas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scheer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab214" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P C Mertens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081437" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Luu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.07.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hleibieh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scheidecker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02449" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hemmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ackerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12819" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mulot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rastegar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00457" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poignavent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghannam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110316" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bochet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000396" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakdel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hleibieh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hipper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.058867-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634103v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665929v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamborindeguy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hunnicutt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Ju" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00956.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP109FH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658830v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-85" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000174" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.657.38" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Jaafar Fauziah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Peter P. C." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651301v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739337v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807807v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747612v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez Medina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bencharki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190441v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Fereres" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philip" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mickalakis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763368v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P.C. Mertens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603875v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739211v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Rodriguez-Medina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805960v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805096v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-Becet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823497v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Revollon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819572v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819629v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819648v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Ferreres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317264v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Rom&#227;o" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muyldermans" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7447-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7447-4_9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00681500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-monsion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5174-4742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077277198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076845" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Reid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040602" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Belhouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091908" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13060878" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03694899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Braga de Seixas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scheer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab214" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P C Mertens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081437" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Luu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.07.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hleibieh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scheidecker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02449" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hemmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ackerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12819" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mulot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rastegar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00457" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poignavent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghannam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110316" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bochet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000396" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakdel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hleibieh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hipper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.058867-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634103v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665929v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamborindeguy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hunnicutt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Ju" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00956.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP109FH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658830v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-85" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000174" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.657.38" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Jaafar Fauziah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Peter P. C." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651301v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739337v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807807v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747612v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez Medina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bencharki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190441v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Fereres" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philip" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mickalakis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763368v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P.C. Mertens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603875v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739211v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Rodriguez-Medina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805960v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805096v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-Becet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823497v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Revollon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819572v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819629v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819648v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Ferreres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317264v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Rom&#227;o" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muyldermans" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7447-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7447-4_9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00681500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>