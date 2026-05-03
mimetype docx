--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -181,840 +181,840 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccinia Virus Defective Particles Lacking the F17 Protein Do Not Inhibit Protein Synthesis: F17, a Double-Edged Sword for Protein Synthesis?</w:t>
+                <w:t xml:space="preserve">Age- and Sex-Associated Pathogenesis of Cell Culture-Passaged Kemerovo Virus in IFNAR(−/−) Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Beaud</w:t>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Costa</w:t>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (3), pp.1382. </w:t>
+              <w:t xml:space="preserve">, 2024, 25 (6), pp.3177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25031382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25063177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498024v1</w:t>
+                <w:t xml:space="preserve">hal-04500027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age- and Sex-Associated Pathogenesis of Cell Culture-Passaged Kemerovo Virus in IFNAR(−/−) Mice</w:t>
+                <w:t xml:space="preserve">Vaccinia Virus Defective Particles Lacking the F17 Protein Do Not Inhibit Protein Synthesis: F17, a Double-Edged Sword for Protein Synthesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+                <w:t xml:space="preserve">Georges Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+                <w:t xml:space="preserve">Fleur Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (6), pp.3177. </w:t>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25063177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25031382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500027v1</w:t>
+                <w:t xml:space="preserve">hal-04498024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Orbivirus Non-Structural Protein 5 (NS5), Its Role and Interaction with RNA/DNA in Infected Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Uncovering the Underlying Mechanisms Blocking Replication of Bluetongue Virus Serotype 26 (BTV-26) in Culicoides Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 24 (7), pp.6845. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms24076845⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom13060878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138568v1</w:t>
+                <w:t xml:space="preserve">hal-04138575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Clinical Signs and Mortality in IFNAR(−/−) Mice Immunised with the Bluetongue Virus Outer-Capsid Proteins VP2 or VP5, after Challenge with an Attenuated Heterologous Serotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of Orbivirus Non-Structural Protein 5 (NS5), Its Role and Interaction with RNA/DNA in Infected Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12040602⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.6845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms24076845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138570v1</w:t>
+                <w:t xml:space="preserve">hal-04138568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbivirus NS4 Proteins Play Multiple Roles to Dampen Cellular Responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Increased Clinical Signs and Mortality in IFNAR(−/−) Mice Immunised with the Bluetongue Virus Outer-Capsid Proteins VP2 or VP5, after Challenge with an Attenuated Heterologous Serotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Belhouchet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Mertens</w:t>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v15091908⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12040602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213414v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the Underlying Mechanisms Blocking Replication of Bluetongue Virus Serotype 26 (BTV-26) in Culicoides Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Orbivirus NS4 Proteins Play Multiple Roles to Dampen Cellular Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (6), pp.878. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom13060878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v15091908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138575v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Acrostyle Cuticular Proteins in the Retention of an Aphid Salivary Effector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1091,103 +1091,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Vector Competence of Ixodes Ticks for Kemerovo Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Braga de Seixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (5), pp.1102. </w:t>
@@ -1219,481 +1219,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03694899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immunocapture of dsRNA-bound proteins provides insight into Tobacco rattle virus replication complexes and reveals Arabidopsis DRB2 to be a wide-spectrum antiviral effector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of the Genome Segments of Bluetongue Virus Type 26/Type 1 Reassortants Influencing Horizontal Transmission in a Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Incarbone</w:t>
+                <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Clavel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hélène Scheer</w:t>
+                <w:t xml:space="preserve">Peter P C Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koab214⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.2208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13112208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343103v1</w:t>
+                <w:t xml:space="preserve">hal-03418791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Orbivirus Replication by Fluvastatin and Identification of the Key Elements of the Mevalonate Pathway Involved</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Immunocapture of dsRNA-bound proteins provides insight into Tobacco rattle virus replication complexes and reveals Arabidopsis DRB2 to be a wide-spectrum antiviral effector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Incarbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter P C Mertens</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Scheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v13081437⟩</w:t>
+              <w:t xml:space="preserve">The Plant Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koab214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352520v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Genome Segments of Bluetongue Virus Type 26/Type 1 Reassortants Influencing Horizontal Transmission in a Mouse Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of Orbivirus Replication by Fluvastatin and Identification of the Key Elements of the Mevalonate Pathway Involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter P C Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (11), pp.2208. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.1437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13112208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v13081437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418791v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Cell Lines from the European Biting Midge Culicoides nubeculosus (Meigen, 1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1885,308 +1885,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t>
+                <w:t xml:space="preserve">Insect cuticular proteins and their role in transmission of phytoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig Webster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Pichon</w:t>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella van Munster</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.00432-18⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.137-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922319v1</w:t>
+                <w:t xml:space="preserve">hal-02620983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insect cuticular proteins and their role in transmission of phytoviruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella van Munster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33, pp.137-143. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (14), pp.e00432-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coviro.2018.07.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.00432-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620983v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01922319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phloem-Triggered Virus-Induced Gene Silencing Using a Recombinant Polerovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2391,364 +2391,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01700784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission of &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt; by &amp;lt;em&amp;gt;Myzus persicae&amp;lt;/em&amp;gt; is reduced by feeding aphids on double-stranded RNA targeting the Ephrin receptor protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Detection of Long dsRNA in Vitro and in Vivo Using the dsRNA Binding Domain from FHV B2 Protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Incarbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Hleibieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Mulot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+                <w:t xml:space="preserve">Vianney Poignavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Meyer</w:t>
+                <w:t xml:space="preserve">Ahmed Ghannam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00457⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624658v1</w:t>
+                <w:t xml:space="preserve">hal-01718171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Detection of Long dsRNA in Vitro and in Vivo Using the dsRNA Binding Domain from FHV B2 Protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Transmission of &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt; by &amp;lt;em&amp;gt;Myzus persicae&amp;lt;/em&amp;gt; is reduced by feeding aphids on double-stranded RNA targeting the Ephrin receptor protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Mulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamal Hleibieh</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Poignavent</w:t>
+                <w:t xml:space="preserve">Maryam Rastegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Ghannam</w:t>
+                <w:t xml:space="preserve">Sophie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.00070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718171v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of RNAi-Based Methods to Down-Regulate Expression of Two Genes Expressed at Different Levels in Myzus persicae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Rastegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2812,64 +2812,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription of densovirus endogenous sequences in the Myzus persicae genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella van Munster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2981,51 +2981,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hleibieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 196, pp.94-104</w:t>
@@ -3048,925 +3048,925 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01104716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of virions is strictly required for turnip yellows virus long-distance movement in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Both Structural and Non-Structural Forms of the Readthrough Protein of Cucurbit aphid-borne yellows virus Are Essential for Efficient Systemic Infection of Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Hipper</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Monique Erdinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95 (2), pp.496-505. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.058867-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093448⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630686v1</w:t>
+                <w:t xml:space="preserve">hal-02634103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Both Structural and Non-Structural Forms of the Readthrough Protein of Cucurbit aphid-borne yellows virus Are Essential for Efficient Systemic Infection of Plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formation of virions is strictly required for turnip yellows virus long-distance movement in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Erdinger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Clémence Hipper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (4), pp.1-10. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (2), pp.496-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0093448⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.058867-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634103v1</w:t>
+                <w:t xml:space="preserve">hal-02630686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome Sequence of the Pea Aphid Acyrthosiphon pisum</w:t>
+                <w:t xml:space="preserve">Dynamics of the multiplicity of cellular infection in a plant virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iagc The International Aphid Genomics Consortium</w:t>
+                <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Calevro</w:t>
+                <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Charles</w:t>
+                <w:t xml:space="preserve">Gael Thébaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Colella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Febvay</w:t>
+                <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000313⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (9), pp.e1001113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459970v1</w:t>
+                <w:t xml:space="preserve">hal-02658830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genomic analysis of transcytosis in the pea aphid, Acyrthosiphon pisum, a mechanism involved in virus transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome Sequence of the Pea Aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iagc The International Aphid Genomics Consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Tamborindeguy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Brault</w:t>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hunnicutt</w:t>
+                <w:t xml:space="preserve">Hubert Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. J. Ju</w:t>
+                <w:t xml:space="preserve">Stefano Colella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Febvay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00956.x⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (2), pp.e1000313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1000313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665929v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00459970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aphids as transport devices for plant viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A genomic analysis of transcytosis in the pea aphid, Acyrthosiphon pisum, a mechanism involved in virus transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tamborindeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Hunnicutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.04.001⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (s2), pp.259-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00956.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667006v1</w:t>
+                <w:t xml:space="preserve">hal-02665929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the multiplicity of cellular infection in a plant virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
+                <w:t xml:space="preserve">Aphids as transport devices for plant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Yvon</w:t>
+                <w:t xml:space="preserve">Emmanuel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Thébaud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.524-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1001113⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02658830v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR-based amplification and analysis of specific viral sequences from individual plant cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafin Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 159 (2), pp.303-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4012,77 +4012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative Single-letter Sequencing: a method for simultaneously monitoring numerous known allelic variants in single DNA samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Duborjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (85), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4116,90 +4116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large bottleneck size in Cauliflower Mosaic Virus populations during host plant colonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4259,51 +4259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Boeglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Horticulturae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 657, pp.255-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4382,51 +4382,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-Host Interfaces and Therapeutics : Molecular basis underpinning replication and transmission of orbiviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIRAE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Foy-Lès-Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4445,303 +4445,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of receptors of the plant virus Turnip mosaic virus (Potyviridae) in their aphid vectors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mécanismes moléculaires à l’origine du blocage de la réplication de sérotypes non-vectorisés du virus de la fièvre catarrhale ovine (Bluetongue virus) dans les cellules dérivées du vecteur Culicoides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+                <w:t xml:space="preserve">Mohd Jaafar Fauziah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Achard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mertens Peter P. C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vectopole Sud, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées d’animation scientifique du département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Sep 2024, Seignosse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747370v1</w:t>
+                <w:t xml:space="preserve">hal-04717681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mécanismes moléculaires à l’origine du blocage de la réplication de sérotypes non-vectorisés du virus de la fièvre catarrhale ovine (Bluetongue virus) dans les cellules dérivées du vecteur Culicoides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Identification of receptors of the plant virus Turnip mosaic virus (Potyviridae) in their aphid vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Achard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Blaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’animation scientifique du département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Sep 2024, Seignosse, France</w:t>
+              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vectopole Sud, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04717681v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acrostyle, organ within aphid stylets harboring virus receptors, binds the aphid effector Mp10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4809,51 +4809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de modèle d’infection des tiques en laboratoire et compétence vectorielle des tiques Ixodes pour le virus Kemerovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Hönig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4934,90 +4934,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Stylins, cuticular proteins of the acrostyle, in noncirculative virus transmission and plant-aphid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5059,90 +5059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The acrostyle, an organ at the tip of aphid stylets, interacts with an effector from aphid saliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5197,90 +5197,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a robust CRISPR-Cas9 mutagenesis protocol in the pea aphid to knock out stylin-01 gene and study the role of Stylin-01 cuticular protein in Cauliflower mosaic virus transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Uzest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t>
@@ -5303,583 +5303,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRISPR-Cas9 chez Acyrthosiphon pisum pour valider le rôle de Stylin-01 dans la transmission du Cauliflower mosaic virus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle - organe des stylets de puceron qui porte les récepteurs de virus de plante - dans les interactions plante/insecte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785593v1</w:t>
+                <w:t xml:space="preserve">hal-02790162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust and Efficient CRISPR-Cas9 mutagenesis protocol in the pea aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRISPR-Cas9 chez Acyrthosiphon pisum pour valider le rôle de Stylin-01 dans la transmission du Cauliflower mosaic virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maelle Deshoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
+              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02733649v1</w:t>
+                <w:t xml:space="preserve">hal-02785593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effector from aphid saliva interacts with the acrostyle, an organ at the tip of insect stylets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Masson</w:t>
+                <w:t xml:space="preserve">A robust and Efficient CRISPR-Cas9 mutagenesis protocol in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Herpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Effectome meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
+              <w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787578v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle - organe des stylets de puceron qui porte les récepteurs de virus de plante - dans les interactions plante/insecte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">An effector from aphid saliva interacts with the acrostyle, an organ at the tip of insect stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Cayrol</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11. Effectome meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790162v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of cuticular proteins located at the surface of the acrostyle, an organ at the tip of aphid stylets, in plant-aphid interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5928,316 +5928,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vection des bactéries par les insectes : la cuticule importe t’elle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Localization of Cucumber mosaic virus Turnip mosaic virus particles in aphid stylets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Webster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+                <w:t xml:space="preserve">Daniel Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maëlle Thillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Colmar, France. 35 p</w:t>
+              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651301v1</w:t>
+                <w:t xml:space="preserve">hal-01604325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localization of Cucumber mosaic virus Turnip mosaic virus particles in aphid stylets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Vection des bactéries par les insectes : la cuticule importe t’elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Guschinskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t>
+              <w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Colmar, France. 35 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604325v1</w:t>
+                <w:t xml:space="preserve">hal-01651301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle dans les interactions plante-puceron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Webster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6292,77 +6292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of an aphid protein implicated in &amp;lt;em&amp;gt;Turnip yellows viru&amp;lt;/em&amp;gt;s transmission by &amp;lt;em&amp;gt;Myzus persicae&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Rastegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,64 +6413,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-distance transport device of &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Hipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6560,51 +6560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,77 +6659,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleavage of the C-terminal domain of the readthrough protein of Curcubit aphid-borne yellows virus and involvement in systemic infection of plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6780,64 +6780,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of virus particles is required, but not sufficient, for efficient polerovirus long distance movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Hipper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ziegler-Graff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6901,77 +6901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The minor capsid protein of Cucurbit aphid borne yellows virus: Formation, incorporation into virions and role in virus movement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caren Dayana Rodriguez Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7026,77 +7026,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant and Aphid Partners of Poleroviruses: Role in Virus Transmission by Aphids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caren Dayana Rodriguez Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7145,446 +7145,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant and Aphid Partners of Poleroviruses: Role in Virus Transmission by Aphids?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etude du mouvement des polérovirus: nature du complexe viral transporté et rôle des protéines phloémiennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Hipper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
+                <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hemipteran-Plant Interactions Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil</w:t>
+              <w:t xml:space="preserve">13ièmes Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748779v1</w:t>
+                <w:t xml:space="preserve">hal-01190441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of aphid and plant virus-partners involved in transmission by aphids. Role of ALY proteins in polerovirus cycle?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Plant and Aphid Partners of Poleroviruses: Role in Virus Transmission by Aphids?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Blanc</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t>
+              <w:t xml:space="preserve">Hemipteran-Plant Interactions Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804575v1</w:t>
+                <w:t xml:space="preserve">hal-02748779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du mouvement des polérovirus: nature du complexe viral transporté et rôle des protéines phloémiennes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Identification of aphid and plant virus-partners involved in transmission by aphids. Role of ALY proteins in polerovirus cycle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dinant</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Uzest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ièmes Rencontres de Virologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t>
+              <w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190441v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural multiplicity of infection of plant cells by genomes of Cauliflower mosaic virus populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t>
@@ -7613,64 +7613,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emploi du double hybride de levure pour confirmer les interactions entre 2 protéines de Myzus persicae et les protéines structurales du BWYV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7708,51 +7708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations virales sont-elles soumises à des forts goulots d'étranglement génétiques lors de l'invasion de leurs plantes hôtes et/ou de leur transmission horizontale par vecteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arenzazu Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7833,51 +7833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de la taille du goulot d'étranglement induit par un insecte vecteur sur une population virale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7885,51 +7885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Mickalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7954,64 +7954,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination et suivi quantitatif de la structure d'une population virale complexe par la technique d'analyse discriminante de signatures clonales (DACS® : Discriminative Analysis of Clone Signature)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8036,64 +8036,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination et suivi quantitatif de la structure d'une population virale complexe par la technique d'analyse discriminante de signatures clonales (DACS® : Discriminative Analysis of Clone Signature)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Congrés de la S.F.P.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8150,64 +8150,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes moléculaires à l’origine du blocage de la réplication du sérotype 26 (BTV-26) du virus de la fièvre catarrhale ovine (Bluetongue virus) dans les cellules de Culicoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Jaafar Fauziah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter P.C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8284,77 +8284,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Cayrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Deshoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gléonnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Herpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t>
@@ -8383,90 +8383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ephrin receptor: a potential actor in polerovirus transmission by aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Mulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Bochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8547,51 +8547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caren Rodriguez-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8659,64 +8659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Thébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8758,51 +8758,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phloem specific virus-induced gene-silencing using recombinant poleroviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bortolamiol-Becet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8883,90 +8883,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche des partenaires phloémiens des polérovirus et étude de leur rôle dans le cycle viral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Reinbold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9008,103 +9008,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s new in polerovirus transmission?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Revollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Viruses: Exploiting Agricultural and Natural Ecosystems. 11. International Plant Virus Epidemiology Symposium and 3. Workshop of the Plant Virus Ecology Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, ITHACA, United States. n.p., 2010</w:t>
@@ -9133,51 +9133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of Acyrthosiphon pisum genes potentially involved in Luteoviridae transcytosis: yeast two-hybrid system to confirm interaction between aphid and virus proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9215,77 +9215,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single or multiple infections of host cells: causes and consequences for plant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arenzazu Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Workshop on plant virology : Suppression &amp; Circumvention of Host Defence by Plant Virus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Haikko, Finland. n.p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9310,51 +9310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations virales sont-elles soumises à de forts goulots d'étranglement génétiques lors de l'invasion de leurs plantes hôtes et/ou de leur transmission horizontale par vecteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arenzazu Fereres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9362,51 +9362,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Évolution Virale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Montpellier, France. n.p., 2006</w:t>
@@ -9467,103 +9467,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s new in polerovirus transmission?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchaib Bencharki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Revollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Erdinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les approches génomiques à des interactions entre les virus de plantes, de leurs hôtes et leurs vecteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy. , 2010</w:t>
@@ -9592,51 +9592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuation of the effective size of Cauliflower mosaic virus populations during plant invasion versus vector transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arenzazu Ferreres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9644,51 +9644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Froissart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannis Michalakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2006 Noble Foundation Wokshop in Virus Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Ardmore, United States. n.p., 2006</w:t>
@@ -9762,51 +9762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of High-Quality Camel Immune Antibody Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ema Romão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Poignavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vincke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9928,51 +9928,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FLUCTUATIONS DEMOGRAPHIQUES AU COURS DU CYCLE DE VIE DU CaMV (Cauliflower mosaic virus). Estimation de la taille efficace des populations virales lors de la colonisation des feuilles de la plante hôte, évaluation de la multiplicité d'infection cellulaire au sein de ces feuilles, et estimation de la taille des goulots d'étranglement lors de sa transmission d'hôte à hôte par vecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des populations [q-bio.PE]. Université Montpellier II - Sciences et Techniques du Languedoc, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10089,51 +10089,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="886F9628"/>
+    <w:nsid w:val="64D7BB8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10320,51 +10320,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-monsion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5174-4742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077277198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138568v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076845" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Reid" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040602" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213414v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Belhouchet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091908" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13060878" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03694899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Braga de Seixas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343103v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scheer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab214" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352520v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P C Mertens" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081437" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418791v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112208" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Luu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620983v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.07.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hleibieh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scheidecker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02449" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hemmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ackerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12819" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624658v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mulot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rastegar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00457" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718171v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poignavent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghannam" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00070" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110316" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bochet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000396" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakdel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hleibieh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630686v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hipper" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.058867-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634103v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093448" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665929v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamborindeguy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hunnicutt" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Ju" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00956.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP109FH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658830v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001113" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-85" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000174" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.657.38" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717681v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Jaafar Fauziah" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Peter P. C." TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651301v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739337v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807807v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747612v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez Medina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748779v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bencharki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190441v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Fereres" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philip" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mickalakis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763368v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P.C. Mertens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603875v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739211v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Rodriguez-Medina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805960v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805096v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-Becet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823497v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Revollon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819572v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819629v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819648v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Ferreres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317264v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Rom&#227;o" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muyldermans" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7447-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7447-4_9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00681500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-monsion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5174-4742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077277198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13060878" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076845" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Reid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040602" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Belhouchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091908" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03694899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Braga de Seixas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P C Mertens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scheer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab214" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081437" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Luu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.07.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hleibieh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scheidecker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02449" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hemmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ackerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12819" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poignavent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghannam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00070" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624658v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mulot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rastegar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00457" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110316" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bochet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000396" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakdel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hleibieh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093448" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hipper" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.058867-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamborindeguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hunnicutt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Ju" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00956.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP109FH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-85" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000174" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.657.38" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717681v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Jaafar Fauziah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Peter P. C." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651301v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739337v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807807v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747612v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez Medina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190441v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bencharki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Fereres" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philip" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mickalakis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763368v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P.C. Mertens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603875v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739211v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Rodriguez-Medina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805960v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805096v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-Becet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823497v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Revollon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819572v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819629v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819648v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Ferreres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317264v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Rom&#227;o" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muyldermans" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7447-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7447-4_9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00681500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>