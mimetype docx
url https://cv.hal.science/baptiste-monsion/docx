--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,10034 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9983 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Baptiste Monsion </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">baptiste-monsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5174-4742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077277198</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=lKzeNJgAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccinia Virus Defective Particles Lacking the F17 Protein Do Not Inhibit Protein Synthesis: F17, a Double-Edged Sword for Protein Synthesis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Beaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fleur Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Klonjkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Coulpier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (3), pp.1382. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25031382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age- and Sex-Associated Pathogenesis of Cell Culture-Passaged Kemerovo Virus in IFNAR(−/−) Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (6), pp.3177. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms25063177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Orbivirus Non-Structural Protein 5 (NS5), Its Role and Interaction with RNA/DNA in Infected Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Attoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (7), pp.6845. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms24076845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Clinical Signs and Mortality in IFNAR(−/−) Mice Immunised with the Bluetongue Virus Outer-Capsid Proteins VP2 or VP5, after Challenge with an Attenuated Heterologous Serotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Klonjkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Reid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (4), pp.602. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12040602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orbivirus NS4 Proteins Play Multiple Roles to Dampen Cellular Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Bell-Sakyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (9), pp.1908. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15091908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncovering the Underlying Mechanisms Blocking Replication of Bluetongue Virus Serotype 26 (BTV-26) in Culicoides Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Attoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (6), pp.878. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13060878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Acrostyle Cuticular Proteins in the Retention of an Aphid Salivary Effector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aránzazu Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (23), pp.15337. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms232315337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Vector Competence of Ixodes Ticks for Kemerovo Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Braga de Seixas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Heckmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Galon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.1102. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v14051102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03694899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunocapture of dsRNA-bound proteins provides insight into Tobacco rattle virus replication complexes and reveals Arabidopsis DRB2 to be a wide-spectrum antiviral effector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Incarbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauriane Kuhn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/plcell/koab214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibition of Orbivirus Replication by Fluvastatin and Identification of the Key Elements of the Mevalonate Pathway Involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Belhouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter P C Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Attoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (8), pp.1437. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13081437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the Genome Segments of Bluetongue Virus Type 26/Type 1 Reassortants Influencing Horizontal Transmission in a Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Klonjkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter P C Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (11), pp.2208. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v13112208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Cell Lines from the European Biting Midge Culicoides nubeculosus (Meigen, 1830)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lesley Bell-Sakyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Luu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Denison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (6), pp.825. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8060825⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrated protocol for targeted mutagenesis with CRISPR-Cas9 system in the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Trionnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hudaverdian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gléonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.34-44. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmb.2019.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insect cuticular proteins and their role in transmission of phytoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.137-143. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coviro.2018.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Plant Virus Receptor Candidates in the Stylets of Their Aphid Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 92 (14), pp.e00432-18. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00432-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloem-Triggered Virus-Induced Gene Silencing Using a Recombinant Polerovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hleibieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Scheidecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanobody-mediated resistance to Grapevine fanleaf virus in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Djennane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Ackerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hleibieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marmonier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (2), pp.660-671. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pbi.12819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Detection of Long dsRNA in Vitro and in Vivo Using the dsRNA Binding Domain from FHV B2 Protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Incarbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hleibieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Poignavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ghannam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpls.2018.00070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01718171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmission of &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt; by &amp;lt;em&amp;gt;Myzus persicae&amp;lt;/em&amp;gt; is reduced by feeding aphids on double-stranded RNA targeting the Ephrin receptor protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Analysis of RNAi-Based Methods to Down-Regulate Expression of Two Genes Expressed at Different Levels in Myzus persicae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (11), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v8110316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcription of densovirus endogenous sequences in the Myzus persicae genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella van Munster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 97, pp.1000-1009. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/jgv.0.000396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the interaction and localization of the beet necrotic yellow vein virus replicase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pakdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hleibieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 196, pp.94-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both Structural and Non-Structural Forms of the Readthrough Protein of Cucurbit aphid-borne yellows virus Are Essential for Efficient Systemic Infection of Plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Erdinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0093448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of virions is strictly required for turnip yellows virus long-distance movement in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bortolamiol-Bécet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 95 (2), pp.496-505. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.058867-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence of the Pea Aphid Acyrthosiphon pisum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iagc The International Aphid Genomics Consortium</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Calevro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Colella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Febvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8 (2), pp.e1000313. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pbio.1000313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genomic analysis of transcytosis in the pea aphid, Acyrthosiphon pisum, a mechanism involved in virus transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tamborindeguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hunnicutt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. J. Ju</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insect Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (s2), pp.259-272. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00956.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphids as transport devices for plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 333 (6-7), pp.524-538. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2010.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the multiplicity of cellular infection in a plant virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafín Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6 (9), pp.e1001113. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1001113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR-based amplification and analysis of specific viral sequences from individual plant cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafin Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 159 (2), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2009.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Single-letter Sequencing: a method for simultaneously monitoring numerous known allelic variants in single DNA samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Duborjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (85), pp.1-12. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-9-85⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large bottleneck size in Cauliflower Mosaic Virus populations during host plant colonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4 (10), </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.ppat.1000174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of three ornamentals Prunus as reservoirs of PPV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boeglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 657, pp.255-259. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17660/ActaHortic.2004.657.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus-Host Interfaces and Therapeutics : Molecular basis underpinning replication and transmission of orbiviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Attoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIRAE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint-Foy-Lès-Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05311747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of receptors of the plant virus Turnip mosaic virus (Potyviridae) in their aphid vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Blaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vectopole Sud, Oct 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires à l’origine du blocage de la réplication de sérotypes non-vectorisés du virus de la fièvre catarrhale ovine (Bluetongue virus) dans les cellules dérivées du vecteur Culicoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Jaafar Fauziah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertens Peter P. C.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Attoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’animation scientifique du département Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2024, Seignosse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acrostyle, organ within aphid stylets harboring virus receptors, binds the aphid effector Mp10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaime Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aranzazu Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Hemipteran Plant Interaction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de modèle d’infection des tiques en laboratoire et compétence vectorielle des tiques Ixodes pour le virus Kemerovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Victoire Migné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaclav Hönig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah I Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Palus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Rakotobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion annuelle Tiques et Maladies à Tiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03943298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Stylins, cuticular proteins of the acrostyle, in noncirculative virus transmission and plant-aphid interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acrostyle, an organ at the tip of aphid stylets, interacts with an effector from aphid saliva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a robust CRISPR-Cas9 mutagenesis protocol in the pea aphid to knock out stylin-01 gene and study the role of Stylin-01 cuticular protein in Cauliflower mosaic virus transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Trionnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UK-France joint meeting on Aphids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Entomological Society. GBR. Réseau Biologie Adaptative des Pucerons et des Organismes Associés (BAPOA), FRA., Apr 2019, Rothamsted, Harpenden, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effector from aphid saliva interacts with the acrostyle, an organ at the tip of insect stylets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Effectome meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lauret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9 chez Acyrthosiphon pisum pour valider le rôle de Stylin-01 dans la transmission du Cauliflower mosaic virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Trionnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gléonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust and Efficient CRISPR-Cas9 mutagenesis protocol in the pea aphid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Trionnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Tagu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. European Congress of Entomology - ECE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Napoli, Italy. 334 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle - organe des stylets de puceron qui porte les récepteurs de virus de plante - dans les interactions plante/insecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. rencontres annuelles du réseau BAPOA (Biologie Adaptative des Pucerons et Organismes associés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cuticular proteins located at the surface of the acrostyle, an organ at the tip of aphid stylets, in plant-aphid interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European PhD network “Insect science” annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of Cucumber mosaic virus Turnip mosaic virus particles in aphid stylets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gargani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Thillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres de Virologie Végétale (RVV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vection des bactéries par les insectes : la cuticule importe t’elle ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Rahbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Guschinskaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du rôle de l’acrostyle dans les interactions plante-puceron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Craig Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Arafah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres du réseau Biologie Adaptative des Pucerons et Organismes Associés (BAPOA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of an aphid protein implicated in &amp;lt;em&amp;gt;Turnip yellows viru&amp;lt;/em&amp;gt;s transmission by &amp;lt;em&amp;gt;Myzus persicae&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryam Rastegar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Clavijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-distance transport device of &amp;lt;em&amp;gt;Turnip yellows virus&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of phloem specific gene expression upon infection by a systemic and a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavage of the C-terminal domain of the readthrough protein of Curcubit aphid-borne yellows virus and involvement in systemic infection of plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Erdinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14e Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of virus particles is required, but not sufficient, for efficient polerovirus long distance movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Ziegler-Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists. GBR., Mar 2012, Dublin, Ireland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The minor capsid protein of Cucurbit aphid borne yellows virus: Formation, incorporation into virions and role in virus movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Erdinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Plant Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, DUBLIN, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and Aphid Partners of Poleroviruses: Role in Virus Transmission by Aphids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Erdinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Dayana Rodriguez Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Plant Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant and Aphid Partners of Poleroviruses: Role in Virus Transmission by Aphids?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Bencharki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hemipteran-Plant Interactions Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Piracicaba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of aphid and plant virus-partners involved in transmission by aphids. Role of ALY proteins in polerovirus cycle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Uzest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mouvement des polérovirus: nature du complexe viral transporté et rôle des protéines phloémiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hipper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dinant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ièmes Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural multiplicity of infection of plant cells by genomes of Cauliflower mosaic virus populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafín Gutiérrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Yvon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Rencontres de Virologie Végétale (RVV 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emploi du double hybride de levure pour confirmer les interactions entre 2 protéines de Myzus persicae et les protéines structurales du BWYV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ième Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations virales sont-elles soumises à des forts goulots d'étranglement génétiques lors de l'invasion de leurs plantes hôtes et/ou de leur transmission horizontale par vecteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenzazu Fereres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Mickalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de la taille du goulot d'étranglement induit par un insecte vecteur sur une population virale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Mickalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et suivi quantitatif de la structure d'une population virale complexe par la technique d'analyse discriminante de signatures clonales (DACS® : Discriminative Analysis of Clone Signature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de Virologie Végétale (RVV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination et suivi quantitatif de la structure d'une population virale complexe par la technique d'analyse discriminante de signatures clonales (DACS® : Discriminative Analysis of Clone Signature)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Congrés de la S.F.P.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes moléculaires à l’origine du blocage de la réplication du sérotype 26 (BTV-26) du virus de la fièvre catarrhale ovine (Bluetongue virus) dans les cellules de Culicoides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohd Jaafar Fauziah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter P.C. Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houssam Attoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIes Journées francophones de virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Bruxelles, Belgique. Virologie, 28 (2), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRISPR-Cas9 in the pea aphid Acyrthosiphon pisum to generate Stylin-01 knockout mutants and study the role of Stylin-01 in Cauliflower mosaic virus transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Trionnaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Cayrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maelle Deshoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gléonnec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres de Virologie Végétale (RVV 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Aussois, France. 127 p., 2019, 17èmes Rencontres de Virologie Végétale : RVV 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ephrin receptor: a potential actor in polerovirus transmission by aphids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Bochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Hemipteran-Plant Interactions Symposium. HPIS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Madrid, Spain. 234 p., 2017, HPIS 2017 3rd Hemipteran-Plant Interactions Symposium : book of abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deregulation of glucosinolate metabolism upon infection by a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caren Rodriguez-Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Lugan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres de virologie végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Aussois, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling of phloem specific gene expression upon infection by a systemic and a phloem-restricted virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Thébaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop in Plant Virology “Green viruses, from gene to landscape”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hyères, France. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phloem specific virus-induced gene-silencing using recombinant poleroviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Bortolamiol-Becet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hleibieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres de Virologie Végétale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Aussois, France. p. 106, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche des partenaires phloémiens des polérovirus et étude de leur rôle dans le cycle viral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Erdinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Reinbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées de Poitiers - Le phloème dans tous ses états</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Poitiers, France. 1 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s new in polerovirus transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Bencharki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Revollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Erdinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Viruses: Exploiting Agricultural and Natural Ecosystems. 11. International Plant Virus Epidemiology Symposium and 3. Workshop of the Plant Virus Ecology Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, ITHACA, United States. n.p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Acyrthosiphon pisum genes potentially involved in Luteoviridae transcytosis: yeast two-hybrid system to confirm interaction between aphid and virus proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on Aphyds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Catania, France. , 1 p., 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single or multiple infections of host cells: causes and consequences for plant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenzazu Fereres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBO Workshop on plant virology : Suppression &amp; Circumvention of Host Defence by Plant Virus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Haikko, Finland. n.p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les populations virales sont-elles soumises à de forts goulots d'étranglement génétiques lors de l'invasion de leurs plantes hôtes et/ou de leur transmission horizontale par vecteurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenzazu Fereres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Évolution Virale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Montpellier, France. n.p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s new in polerovirus transmission?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Boissinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Bencharki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Revollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Erdinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les approches génomiques à des interactions entre les virus de plantes, de leurs hôtes et leurs vecteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Fenestrelle, Italy. , 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01482809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuation of the effective size of Cauliflower mosaic virus populations during plant invasion versus vector transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arenzazu Ferreres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Philip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannis Michalakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2006 Noble Foundation Wokshop in Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Ardmore, United States. n.p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of High-Quality Camel Immune Antibody Libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ema Romão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Poignavent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Vincke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Ritzenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Muyldermans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1701, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humana Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 562 p., 2018, Methods in Molecular Biology, 978-1-4939-7446-7 978-1-4939-7447-4. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4939-7447-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUCTUATIONS DEMOGRAPHIQUES AU COURS DU CYCLE DE VIE DU CaMV (Cauliflower mosaic virus). Estimation de la taille efficace des populations virales lors de la colonisation des feuilles de la plante hôte, évaluation de la multiplicité d'infection cellulaire au sein de ces feuilles, et estimation de la taille des goulots d'étranglement lors de sa transmission d'hôte à hôte par vecteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Monsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génétique des populations [q-bio.PE]. Université Montpellier II - Sciences et Techniques du Languedoc, 2008. Français. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00681500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId250"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10089,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64D7BB8C"/>
+    <w:nsid w:val="2F949098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10320,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-monsion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5174-4742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077277198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138575v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13060878" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138568v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076845" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138570v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Reid" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040602" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213414v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Belhouchet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091908" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03694899v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Braga de Seixas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051102" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418791v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P C Mertens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112208" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343103v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scheer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab214" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081437" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348937v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Luu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denison" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060825" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620983v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.07.015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118718v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hleibieh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scheidecker" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02449" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hemmer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ackerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12819" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718171v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poignavent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghannam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00070" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624658v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mulot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rastegar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00457" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631013v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110316" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bochet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000396" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104716v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakdel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hleibieh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093448" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hipper" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.058867-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658830v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001113" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665929v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamborindeguy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hunnicutt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Ju" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00956.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP109FH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-85" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000174" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673438v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.657.38" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311747v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717681v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Jaafar Fauziah" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Peter P. C." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I Bonnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651301v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739337v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808381v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805937v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807807v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806614v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747612v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez Medina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747432v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190441v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748779v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bencharki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755736v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757350v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754623v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Fereres" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philip" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mickalakis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764239v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763772v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763368v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526262v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P.C. Mertens" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603875v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739211v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Rodriguez-Medina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805960v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805096v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-Becet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810902v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823497v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Revollon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821859v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819572v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819629v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819648v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Ferreres" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317264v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Rom&#227;o" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincke" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muyldermans" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7447-4" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7447-4_9" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00681500v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-monsion" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5174-4742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077277198" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=lKzeNJgAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076845" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138570v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Reid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040602" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213414v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Belhouchet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138575v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13060878" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03948257v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Deshoux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Pichon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Jim&#233;nez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ar&#225;nzazu Moreno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms232315337" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03694899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Braga de Seixas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051102" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343103v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Incarbone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Clavel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Scheer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koab214" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352520v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P C Mertens" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081437" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418791v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112208" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Luu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denison" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060825" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154486v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gl&#233;onnec" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2019.04.016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Deshoux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Uzest" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coviro.2018.07.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922319v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Webster" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella van Munster" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00432-18" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02118718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-B&#233;cet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chapuis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hleibieh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scheidecker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02449" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hemmer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djennane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Ackerer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marmonier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12819" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718171v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Poignavent" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghannam" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.00070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624658v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mulot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Boissinot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Rastegar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00457" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631013v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8110316" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636488v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bochet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.000396" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104716v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pakdel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mounier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hleibieh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Erdinger" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0093448" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hipper" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.058867-0" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459970v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iagc The International Aphid Genomics Consortium" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Charles" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Colella" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Febvay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1000313" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665929v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tamborindeguy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hunnicutt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Ju" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00956.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP109FH5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667006v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jacquot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.04.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WFND09P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658830v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Yvon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Th&#233;baud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Michalakis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1001113" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659449v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafin Gutierrez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2009.04.016" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6G2SCB6R-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665810v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Duborjal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-9-85" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668679v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Froissart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Michalakis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1000174" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673438v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Labonne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boeglin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2004.657.38" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Fu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Achard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Blaye" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717681v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Jaafar Fauziah" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Peter P. C." TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708530v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranzazu Moreno" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03943298v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah I Bonnet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737336v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cayrol" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786195v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154683v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787578v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Masson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785593v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733649v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Herpin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790162v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789040v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Masson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Arafah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604325v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Thillier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Guschinskaya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789039v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739337v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808381v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Ziegler-Graff" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805937v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chapuis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Rodriguez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807807v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806614v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747612v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Dayana Rodriguez Medina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Reinbold" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747432v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748779v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Bencharki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804575v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190441v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755736v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757350v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754623v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Fereres" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philip" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mickalakis" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764239v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763772v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763368v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526262v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P.C. Mertens" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737793v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603875v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739211v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caren Rodriguez-Medina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805960v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805096v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bortolamiol-Becet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810902v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823497v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Revollon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821859v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819572v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819629v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482809v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819648v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arenzazu Ferreres" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317264v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ema Rom&#227;o" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincke" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ritzenthaler" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Muyldermans" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-1-4939-7447-4" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-7447-4_9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00681500v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>