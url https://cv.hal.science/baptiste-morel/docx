--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -368,1710 +368,1710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
+                <w:t xml:space="preserve">Evaluation of moderate to vigorous boundary under free-living conditions with accelerometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.250259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2568284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412107v1</w:t>
+                <w:t xml:space="preserve">hal-05310579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of moderate to vigorous boundary under free-living conditions with accelerometry</w:t>
+                <w:t xml:space="preserve">Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (10), pp.250259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2568284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.250259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310579v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
+                <w:t xml:space="preserve">Temporal power of a cycling sprinter: experiments and effective time theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+                <w:t xml:space="preserve">Christophe Clanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+                <w:t xml:space="preserve">Iris Sachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+                <w:t xml:space="preserve">Caroline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2050), pp.2024.2649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113433v1</w:t>
+                <w:t xml:space="preserve">hal-05156062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal power of a cycling sprinter: experiments and effective time theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clanet</w:t>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Sachet</w:t>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292 (2050), pp.2024.2649. </w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.112812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156062v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical power in cycling</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AAV-shDUX4 provides short-term benefits but limited long-term efficacy in a DUX4 mouse model of FSHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Corbex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-06089-2⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.101534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457086v1</w:t>
+                <w:t xml:space="preserve">hal-05251252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+                <w:t xml:space="preserve">Physiological, nutritional and thermoregulatory responses of a world-class mountain-ultramarathon athlete during the 2025 Western States Endurance Run 100.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Jornet Burgada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Blagrove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01048.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191796v2</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAV-shDUX4 provides short-term benefits but limited long-term efficacy in a DUX4 mouse model of FSHD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Corbex</w:t>
+                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101534⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251252v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological, nutritional and thermoregulatory responses of a world-class mountain-ultramarathon athlete during the 2025 Western States Endurance Run 100.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical power in cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01048.2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-06089-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408933v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-continuous analysis of muscle and cerebral oxygenation during repeated treadmill sprints under heat stress: a statistical parametric mapping study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rupp</w:t>
+                <w:t xml:space="preserve">Correction: Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05666-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.251245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812587v1</w:t>
+                <w:t xml:space="preserve">hal-05407354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+                <w:t xml:space="preserve">What is the most suitable medicine ball mass for assessing maximal upper-extremity power in the seated single-arm horizontal push test?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Degot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dingome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Garel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 228 (18), </w:t>
+              <w:t xml:space="preserve">Journal of Bodywork and Movement Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.251245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbmt.2025.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407354v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the most suitable medicine ball mass for assessing maximal upper-extremity power in the seated single-arm horizontal push test?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-continuous analysis of muscle and cerebral oxygenation during repeated treadmill sprints under heat stress: a statistical parametric mapping study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Degot</w:t>
+                <w:t xml:space="preserve">Thomas Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dingome</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Julien Périard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bodywork and Movement Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125 (4), pp.1167 - 1178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbmt.2025.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05666-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05271840v1</w:t>
+                <w:t xml:space="preserve">hal-04812587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic keys to alpine skiing performance: A 3-D analysis of ground reaction forces and torques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+                <w:t xml:space="preserve">Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2518677⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.250259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05120106v1</w:t>
+                <w:t xml:space="preserve">hal-05407362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+                <w:t xml:space="preserve">Kinetic keys to alpine skiing performance: A 3-D analysis of ground reaction forces and torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Garel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.250259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2518677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407362v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single decreasing ramp friction sprint for torque-cadence relationship assessment in cycling</w:t>
               </w:r>
@@ -2096,64 +2096,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Dussauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2298,831 +2298,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary analysis of cancer-related fatigue at the time of diagnosis: preliminary results of the BIOCARE FActory cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new method for functional striated skeletal muscle in situ evaluation in murine models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leclercq</w:t>
+                <w:t xml:space="preserve">Christophe Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Chatrenet</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bourgeois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Mathie</w:t>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-024-08520-4⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.69 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567132v1</w:t>
+                <w:t xml:space="preserve">hal-04795514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint kinematic responses of Olympic medallist skiers to repeated slalom runs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Racinais</w:t>
+                <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Begue Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/ep091743⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.102945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691442v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04773267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new method for functional striated skeletal muscle in situ evaluation in murine models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Multidisciplinary analysis of cancer-related fatigue at the time of diagnosis: preliminary results of the BIOCARE FActory cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocarasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024137⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (5), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-024-08520-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795514v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Joint kinematic responses of Olympic medallist skiers to repeated slalom runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Trama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Begue Jérémie</w:t>
+                <w:t xml:space="preserve">Sébastien Racinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.102945. </w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/ep091743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773267v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submaximal force–velocity relationships during mountain ultramarathon: Data from the field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Fatigue-induced alterations in force production, trajectory and performance in alpine skiing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hintzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2413715⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2414362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04749489v1</w:t>
+                <w:t xml:space="preserve">hal-04765891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue-induced alterations in force production, trajectory and performance in alpine skiing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Submaximal force–velocity relationships during mountain ultramarathon: Data from the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Cross</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2414362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2413715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765891v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of Proprioceptive Strategy Modulation Leads to At-Risk Biomechanics for Anterior Cruciate Ligament in Healthy Athletes</w:t>
               </w:r>
@@ -3134,51 +3134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lempereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,51 +3398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3519,51 +3519,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of neuromuscular fatigability amplitude and etiologies between fatigued and non-fatigued cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chartogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3636,90 +3636,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opposition Skill Efficiency During Professional Rugby Union Official Games Is Related to Horizontal Force-Production Capacities in Sprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Glaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
@@ -3751,559 +3751,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the rate of force development reveals high neuromuscular fatigability in elderly patients with chronic kidney disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Barbieux</w:t>
+                <w:t xml:space="preserve">The “velocity barrier” in giant slalom skiing: An experimental proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13280⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162018v1</w:t>
+                <w:t xml:space="preserve">hal-04715761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “velocity barrier” in giant slalom skiing: An experimental proof of concept</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modeling of exercise fatigability in the severe domain: A unifying integrative framework in isokinetic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14515⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.111696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715761v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural Drive Impairment in Chronic Kidney Disease Patients Is Associated with Neuromuscular Fatigability and Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgina Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Anthierens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Torreggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 55 (4), pp.727-739. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of exercise fatigability in the severe domain: A unifying integrative framework in isokinetic condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Vonderscher</w:t>
+                <w:t xml:space="preserve">Analysis of the rate of force development reveals high neuromuscular fatigability in elderly patients with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chatrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgina Barbara Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Torreggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dutykh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.111696. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.2016-2028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330250v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04162018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Most Commonly Used Strategy for the First 1,500 m of a 2,000 m Rowing Ergometer Race the Most Appropriate?</w:t>
               </w:r>
@@ -4315,64 +4315,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4423,90 +4423,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeated practice runs during on-snow training do not generate any measurable neuromuscular alterations in elite alpine skiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Alhammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clint Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Racinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4570,64 +4570,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Repeated-Sprint Ability on the in-Game Activity Profiles of Semiprofessional Rugby Union Players According to Position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Glaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4700,77 +4700,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a biopsychosocial model of cancer-related fatigue: the BIOCARE FActory cohort study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chartogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4821,103 +4821,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedobarographic Statistical Parametric Mapping may identify specific plantar pressure patterns in patients with diabetes mellitus among different degrees of peripheral neuropathy: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐michel Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Torreggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgina Barbara Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetic Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (7), pp.e14572. </w:t>
@@ -4955,77 +4955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoregulation and shivering responses in elite alpine skiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Alhammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juha Oksa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clint Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5083,377 +5083,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular, Psychological, and Sleep Predictors of Cancer-Related Fatigue in Cancer Patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Chartogne</w:t>
+                <w:t xml:space="preserve">Muscle-tendon unit length changes in knee extensors and flexors during alpine skiing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Racinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Landry</w:t>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Bourgeois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clbc.2020.12.002⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2020.1862902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083806v1</w:t>
+                <w:t xml:space="preserve">hal-04083833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle-tendon unit length changes in knee extensors and flexors during alpine skiing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+                <w:t xml:space="preserve">Neuromuscular, Psychological, and Sleep Predictors of Cancer-Related Fatigue in Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chartogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Racinais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+                <w:t xml:space="preserve">Hugues Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe André Hautier</w:t>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.425-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14763141.2020.1862902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clbc.2020.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083833v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular fatigability amplitude and aetiology are interrelated across muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chartogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nicolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105 (10), pp.1758-1766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5487,51 +5487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Field Ski Kinematic According to Leg and Discipline in Elite Alpine Skiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Alhammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clint Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5539,51 +5539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5630,90 +5630,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handgrip fatiguing exercise can provide objective assessment of cancer-related fatigue: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Veni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27, pp.229-238. </w:t>
@@ -5751,51 +5751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical Peripheral Fatigue Thresholds Among Different Force-Velocity Conditions: An Individual-Based Model Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5868,64 +5868,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discipline and Sex Differences in Angle-specific Isokinetic Analysis in Elite Skiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Alhammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clint Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6002,51 +6002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Active Muscle Stiffness after Intermittent Submaximal Isometric Contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6136,90 +6136,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia and Fatigue Impair Rapid Torque Development of Knee Extensors in Elite Alpine Skiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Alhammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Racinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sevrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6270,90 +6270,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Assessing Upper Limb Force-Velocity Profile in Bench Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (2), pp.200-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6472,385 +6472,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02329768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction velocity influence the magnitude and etiology of neuromuscular fatigue during repeated maximal contractions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Morel</w:t>
+                <w:t xml:space="preserve">Fatigue Induced by Repeated Maximal Efforts is Specific to the Rugby Task Performed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Clémençon</w:t>
+                <w:t xml:space="preserve">David Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Rota</w:t>
+                <w:t xml:space="preserve">David J. Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Millet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Samuel Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12358⟩</w:t>
+              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1747-9541.10.1.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329696v1</w:t>
+                <w:t xml:space="preserve">hal-02879769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Induced by Repeated Maximal Efforts is Specific to the Rugby Task Performed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Contraction velocity influence the magnitude and etiology of neuromuscular fatigue during repeated maximal contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rouffet</w:t>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David J. Bishop</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.e432-e441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1260/1747-9541.10.1.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02879769v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peak Torque and Rate of Torque Development Influence on Repeated Maximal Exercise Performance: Contractile and Neural Contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (4), pp.e0119719. </w:t>
@@ -6888,90 +6888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fatigue on upper limb muscle activity and performance in tennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7018,51 +7018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment in postural control is greater when ankle plantarflexors and dorsiflexors are fatigued simultaneously than when fatigued separately</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7070,51 +7070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cadieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (2), pp.254-259. </w:t>
@@ -7209,64 +7209,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From wildlife ecology to myology: a non-invasive assessment of muscle fatigability across species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Myologie, Nov 2025, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7285,303 +7285,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an in situ accelerometry-based method to evaluate the anaerobic threshold velocity</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An innovative method for assessing isometric critical force without exhaustion in clinical context: the Ramp Above Critical Level Endurance Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701193v2</w:t>
+                <w:t xml:space="preserve">hal-05166349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method for assessing isometric critical force without exhaustion in clinical context: the Ramp Above Critical Level Endurance Test</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of an in situ accelerometry-based method to evaluate the anaerobic threshold velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166349v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Parametric Mapping regression allow to identify the area of Force-Velocity-Endurance profile related to the sport performance in elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Florent Busseneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7636,77 +7636,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for assessing running critical velocity without exhaustion: the Ramp Above Critical Level Endurance Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7757,64 +7757,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7833,627 +7833,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a force-velocity-endurance model to cycling, rowing and running locomotion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Torque-Angle and Torque-Velocity relationships during unilateral leg extensions: towards an individual Torque-Velocity-Angle profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">28th ECSS anniversary Congress, July 2023, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228633v1</w:t>
+                <w:t xml:space="preserve">hal-05457038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque-Angle and Torque-Velocity relationships during unilateral leg extensions: towards an individual Torque-Velocity-Angle profile</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Comparison of the propulsive force production capacities between flat acceleration sprinting and uphill running at constant velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ECSS anniversary Congress, July 2023, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457038v1</w:t>
+                <w:t xml:space="preserve">hal-04330302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the propulsive force production capacities between flat acceleration sprinting and uphill running at constant velocity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Application of a force-velocity-endurance model to cycling, rowing and running locomotion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330302v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a force-endurance model able to describe the muscle fatigability in the severe domain and validation of the RACLET test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Force-velocity-endurance relationship: development of a mathematical model and validation of the IFLET test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084767v1</w:t>
+                <w:t xml:space="preserve">hal-04084390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-velocity-endurance relationship: development of a mathematical model and validation of the IFLET test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Development of a force-endurance model able to describe the muscle fatigability in the severe domain and validation of the RACLET test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084390v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of a force-velocity-endurance model to in situ muscle evaluation in mouse model.</w:t>
               </w:r>
@@ -8465,77 +8465,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
@@ -8635,64 +8635,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSHD International Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Denver, United States</w:t>
@@ -8734,90 +8734,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new in situ method for functional muscle evaluation in murine models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th annual congress of the French Myology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Baule, France</w:t>
@@ -8878,77 +8878,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Measuring Force, Velocity, Power and Force-Velocity Profile of Upper Limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Training and Testing Innovative Concepts and Simple Field Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.139-162, 2018, 978-3-319-05632-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9151,51 +9151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousset" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250259" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310579v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2568284" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251252v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sohn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corbex" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101534" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Mougin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Jornet Burgada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ely" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blagrove" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01048.2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;riard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05666-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407354v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251245" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271840v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dingome" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2025.09.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407362v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatrenet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocarasu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08520-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691442v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Hautier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep091743" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2414362" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Picot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003378" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Sohn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corbex" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Gall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111377" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartogne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05347-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0294" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04162018v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Barbara Piccoli" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13280" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Piccoli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003090" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.829195" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cornu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.857373" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Audebrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.14572" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Oksa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chastan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1754470" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083833v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1862902" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nicolon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088682" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464388v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Liotard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00875" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02456082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Wilson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Mecca" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0850-0016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960527v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00962" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329768v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hautier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12646" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329696v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rota" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bishop" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12358" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5534MQZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02879769v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rota" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1747-9541.10.1.11" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119719" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368334v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.10.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359748v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Remaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bisson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cadieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.05.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM5JXGH5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701193v2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749580v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2568284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sohn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corbex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Mougin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Jornet Burgada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ely" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blagrove" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01048.2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251245" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dingome" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2025.09.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;riard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05666-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatrenet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocarasu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08520-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Hautier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep091743" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2414362" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Picot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003378" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Sohn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corbex" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Gall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111377" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartogne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05347-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0294" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083958v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Piccoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003090" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04162018v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Barbara Piccoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13280" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.829195" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cornu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.857373" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Audebrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.14572" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Oksa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chastan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1754470" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1862902" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nicolon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088682" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464388v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Liotard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00875" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02456082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Wilson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Mecca" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0850-0016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960527v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00962" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329768v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hautier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12646" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02879769v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rota" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1747-9541.10.1.11" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329696v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rota" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bishop" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12358" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5534MQZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119719" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368334v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.10.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359748v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Remaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bisson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cadieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.05.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM5JXGH5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701193v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749580v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>