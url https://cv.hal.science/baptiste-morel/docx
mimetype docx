--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -66,7113 +66,7364 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raclet: the ramp above critical level endurance test to evaluate critical force in isometric task</w:t>
+                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical velocity in running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batiste Morel</w:t>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Blervaque</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-026-06140-w⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-026-06196-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512148v1</w:t>
+                <w:t xml:space="preserve">hal-05598659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving against inertia, friction, gravity: different modalities, same consequences on animals’ propulsive force capacities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vonderscher</w:t>
+                <w:t xml:space="preserve">B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morel</w:t>
+                <w:t xml:space="preserve">P. Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rozier-Delgado</w:t>
+                <w:t xml:space="preserve">J-B. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.251127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of moderate to vigorous boundary under free-living conditions with accelerometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of mammalian endurance using accelerometry in natura : bridging exercise physiology and ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francesca Brivio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bayarbaatar Buuveibaatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2568284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 229 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.251129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310579v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Raclet: the ramp above critical level endurance test to evaluate critical force in isometric task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Batiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cyril Rousset</w:t>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Loison</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 228 (10), pp.250259. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.250259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-026-06140-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412107v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal power of a cycling sprinter: experiments and effective time theory</w:t>
+                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clanet</w:t>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Sachet</w:t>
+                <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Cohen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 292 (2050), pp.2024.2649. </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156062v1</w:t>
+                <w:t xml:space="preserve">hal-05191796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical power in cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-06089-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113433v1</w:t>
+                <w:t xml:space="preserve">hal-05457086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AAV-shDUX4 provides short-term benefits but limited long-term efficacy in a DUX4 mouse model of FSHD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Corbex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (3), pp.101534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05251252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological, nutritional and thermoregulatory responses of a world-class mountain-ultramarathon athlete during the 2025 Western States Endurance Run 100.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïs Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Jornet Burgada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brett Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Blagrove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1152/japplphysiol.01048.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">What is the most suitable medicine ball mass for assessing maximal upper-extremity power in the seated single-arm horizontal push test?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Degot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dingome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Begue</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bodywork and Movement Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbmt.2025.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05191796v2</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical power in cycling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Correction: Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-06089-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.251245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457086v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-continuous analysis of muscle and cerebral oxygenation during repeated treadmill sprints under heat stress: a statistical parametric mapping study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Loison</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Périard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.251245⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125 (4), pp.1167 - 1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05666-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407354v1</w:t>
+                <w:t xml:space="preserve">hal-04812587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the most suitable medicine ball mass for assessing maximal upper-extremity power in the seated single-arm horizontal push test?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bodywork and Movement Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbmt.2025.09.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.250259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271840v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-continuous analysis of muscle and cerebral oxygenation during repeated treadmill sprints under heat stress: a statistical parametric mapping study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic keys to alpine skiing performance: A 3-D analysis of ground reaction forces and torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rupp</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Périard</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05666-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2518677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04812587v1</w:t>
+                <w:t xml:space="preserve">hal-05120106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A single decreasing ramp friction sprint for torque-cadence relationship assessment in cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Dussauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.250259⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-05967-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407362v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic keys to alpine skiing performance: A 3-D analysis of ground reaction forces and torques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal power of a cycling sprinter: experiments and effective time theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Cross</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Christophe Clanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Sachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2518677⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2050), pp.2024.2649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120106v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single decreasing ramp friction sprint for torque-cadence relationship assessment in cycling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-05967-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (10), pp.250259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.250259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251228v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the predictive capacity of a muscle fatigue model on electrically stimulated adductor pollicis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Morel</w:t>
+                <w:t xml:space="preserve">Evaluation of moderate to vigorous boundary under free-living conditions with accelerometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05551-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2568284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691439v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new method for functional striated skeletal muscle in situ evaluation in murine models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.112812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04795514v1</w:t>
+                <w:t xml:space="preserve">hal-05113433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Multidisciplinary analysis of cancer-related fatigue at the time of diagnosis: preliminary results of the BIOCARE FActory cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Begue Jérémie</w:t>
+                <w:t xml:space="preserve">H. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocarasu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102945⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (5), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-024-08520-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04773267v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary analysis of cancer-related fatigue at the time of diagnosis: preliminary results of the BIOCARE FActory cohort</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joint kinematic responses of Olympic medallist skiers to repeated slalom runs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bourgeois</w:t>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Cojocarasu</w:t>
+                <w:t xml:space="preserve">Robin Trama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mathie</w:t>
+                <w:t xml:space="preserve">Christophe André Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Racinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-024-08520-4⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/ep091743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567132v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint kinematic responses of Olympic medallist skiers to repeated slalom runs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Trama</w:t>
+                <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new method for functional striated skeletal muscle in situ evaluation in murine models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe André Hautier</w:t>
+                <w:t xml:space="preserve">Christophe Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Girard</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Racinais</w:t>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.69 - 73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/ep091743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691442v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue-induced alterations in force production, trajectory and performance in alpine skiing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Chollet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Begue Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2414362⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.102945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765891v1</w:t>
+                <w:t xml:space="preserve">hal-04773267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submaximal force–velocity relationships during mountain ultramarathon: Data from the field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Fatigue-induced alterations in force production, trajectory and performance in alpine skiing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hintzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2413715⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2414362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749489v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Proprioceptive Strategy Modulation Leads to At-Risk Biomechanics for Anterior Cruciate Ligament in Healthy Athletes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Submaximal force–velocity relationships during mountain ultramarathon: Data from the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2413715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940689v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular, Histological, and Functional Changes in Acta1-MCM;FLExDUX4/+ Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lack of Proprioceptive Strategy Modulation Leads to At-Risk Biomechanics for Anterior Cruciate Ligament in Healthy Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Sohn</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms252111377⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (5), pp.942-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749550v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Power–Cadence Relationship for 2-, 5-, and 20-Minute Duration: A Proof of Concept in Under-19 Cyclists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/ijspp.2023-0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of neuromuscular fatigability amplitude and etiologies between fatigued and non-fatigued cancer patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular, Histological, and Functional Changes in Acta1-MCM;FLExDUX4/+ Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Corbex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chartogne</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05347-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms252111377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330058v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposition Skill Efficiency During Professional Rugby Union Official Games Is Related to Horizontal Force-Production Capacities in Sprinting</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing the predictive capacity of a muscle fatigue model on electrically stimulated adductor pollicis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2022-0294⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05551-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083968v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “velocity barrier” in giant slalom skiing: An experimental proof of concept</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Opposition Skill Efficiency During Professional Rugby Union Official Games Is Related to Horizontal Force-Production Capacities in Sprinting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Glaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (1), </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.14515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2022-0294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715761v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of exercise fatigability in the severe domain: A unifying integrative framework in isokinetic condition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of the rate of force development reveals high neuromuscular fatigability in elderly patients with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dutykh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Chatrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgina Barbara Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Torreggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Barbieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111696⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.2016-2028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330250v1</w:t>
+                <w:t xml:space="preserve">hal-04162018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Drive Impairment in Chronic Kidney Disease Patients Is Associated with Neuromuscular Fatigability and Fatigue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
+                <w:t xml:space="preserve">The “velocity barrier” in giant slalom skiing: An experimental proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003090⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083958v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the rate of force development reveals high neuromuscular fatigability in elderly patients with chronic kidney disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modeling of exercise fatigability in the severe domain: A unifying integrative framework in isokinetic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13280⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.111696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04162018v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Most Commonly Used Strategy for the First 1,500 m of a 2,000 m Rowing Ergometer Race the Most Appropriate?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+                <w:t xml:space="preserve">Neural Drive Impairment in Chronic Kidney Disease Patients Is Associated with Neuromuscular Fatigability and Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chatrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgina Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Anthierens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Torreggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827875⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (4), pp.727-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083909v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated practice runs during on-snow training do not generate any measurable neuromuscular alterations in elite alpine skiers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of neuromuscular fatigability amplitude and etiologies between fatigued and non-fatigued cancer patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chartogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2022.829195⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05347-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083947v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Repeated-Sprint Ability on the in-Game Activity Profiles of Semiprofessional Rugby Union Players According to Position</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Is the Most Commonly Used Strategy for the First 1,500 m of a 2,000 m Rowing Ergometer Race the Most Appropriate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2022.857373⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.827875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083932v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a biopsychosocial model of cancer-related fatigue: the BIOCARE FActory cohort study protocol</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cyril Forestier</w:t>
+                <w:t xml:space="preserve">Repeated practice runs during on-snow training do not generate any measurable neuromuscular alterations in elite alpine skiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clint Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Racinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-08831-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2022.829195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03443119v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedobarographic Statistical Parametric Mapping may identify specific plantar pressure patterns in patients with diabetes mellitus among different degrees of peripheral neuropathy: a pilot study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Repeated-Sprint Ability on the in-Game Activity Profiles of Semiprofessional Rugby Union Players According to Position</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Glaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diabetic Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/dme.14572⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2022.857373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03193475v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoregulation and shivering responses in elite alpine skiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+                <w:t xml:space="preserve">Building a biopsychosocial model of cancer-related fatigue: the BIOCARE FActory cohort study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chartogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juha Oksa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">David Chastan</w:t>
+                <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17461391.2020.1754470⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-08831-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083876v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle-tendon unit length changes in knee extensors and flexors during alpine skiing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe André Hautier</w:t>
+                <w:t xml:space="preserve">Pedobarographic Statistical Parametric Mapping may identify specific plantar pressure patterns in patients with diabetes mellitus among different degrees of peripheral neuropathy: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chatrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐michel Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Torreggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgina Barbara Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2020.1862902⟩</w:t>
+              <w:t xml:space="preserve">Diabetic Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (7), pp.e14572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/dme.14572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083833v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03193475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular, Psychological, and Sleep Predictors of Cancer-Related Fatigue in Cancer Patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+                <w:t xml:space="preserve">Thermoregulation and shivering responses in elite alpine skiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juha Oksa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clint Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clbc.2020.12.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Sport Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (3), pp.400-411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17461391.2020.1754470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083806v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular fatigability amplitude and aetiology are interrelated across muscles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Muscle-tendon unit length changes in knee extensors and flexors during alpine skiing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Racinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1113/EP088682⟩</w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2020.1862902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962829v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Field Ski Kinematic According to Leg and Discipline in Elite Alpine Skiers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Neuromuscular, Psychological, and Sleep Predictors of Cancer-Related Fatigue in Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chartogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fspor.2020.00056⟩</w:t>
+              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clbc.2020.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03048081v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handgrip fatiguing exercise can provide objective assessment of cancer-related fatigue: a pilot study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Neuromuscular fatigability amplitude and aetiology are interrelated across muscles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chartogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Nicolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-018-4320-0⟩</w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (10), pp.1758-1766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/EP088682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357828v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Peripheral Fatigue Thresholds Among Different Force-Velocity Conditions: An Individual-Based Model Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On-Field Ski Kinematic According to Leg and Discipline in Elite Alpine Skiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clint Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00875⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2020.00056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464388v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03048081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discipline and Sex Differences in Angle-specific Isokinetic Analysis in Elite Skiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Alhammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clint Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Mecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 40 (05), pp.317-330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1055/a-0850-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02456082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Active Muscle Stiffness after Intermittent Submaximal Isometric Contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Hervé Pournot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (12), pp.2603-2609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypoxia and Fatigue Impair Rapid Torque Development of Knee Extensors in Elite Alpine Skiers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Violaine Sevrez</w:t>
+                <w:t xml:space="preserve">Handgrip fatiguing exercise can provide objective assessment of cancer-related fatigue: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Veni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00962⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-018-4320-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960527v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Method for Assessing Upper Limb Force-Velocity Profile in Bench Press</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">Critical Peripheral Fatigue Thresholds Among Different Force-Velocity Conditions: An Individual-Based Model Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Cyril Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13 (2), pp.200-207. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692884v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The neuromuscular fatigue induced by repeated scrums generates instability that can be limited by appropriate recovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Morel</w:t>
+                <w:t xml:space="preserve">Hypoxia and Fatigue Impair Rapid Torque Development of Knee Extensors in Elite Alpine Skiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Racinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hautier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Violaine Sevrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (2), pp.209-216. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12646⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2018.00962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329768v1</w:t>
+                <w:t xml:space="preserve">hal-01960527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Induced by Repeated Maximal Efforts is Specific to the Rugby Task Performed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Simple Method for Assessing Upper Limb Force-Velocity Profile in Bench Press</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1260/1747-9541.10.1.11⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.200-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2016-0814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879769v1</w:t>
+                <w:t xml:space="preserve">hal-01692884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraction velocity influence the magnitude and etiology of neuromuscular fatigue during repeated maximal contractions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The neuromuscular fatigue induced by repeated scrums generates instability that can be limited by appropriate recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 25 (5), pp.e432-e441. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12358⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.209-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02329696v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak Torque and Rate of Torque Development Influence on Repeated Maximal Exercise Performance: Contractile and Neural Contributions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Contraction velocity influence the magnitude and etiology of neuromuscular fatigue during repeated maximal contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119719⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.e432-e441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02329949v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fatigue on upper limb muscle activity and performance in tennis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
+                <w:t xml:space="preserve">Fatigue Induced by Repeated Maximal Efforts is Specific to the Rugby Task Performed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2013.10.007⟩</w:t>
+              <w:t xml:space="preserve">International journal of Sports Science and Coaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (1), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/1747-9541.10.1.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368334v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peak Torque and Rate of Torque Development Influence on Repeated Maximal Exercise Performance: Contractile and Neural Contributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rouffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Clémençon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0119719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0119719⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02329949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of fatigue on upper limb muscle activity and performance in tennis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.90-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2013.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Impairment in postural control is greater when ankle plantarflexors and dorsiflexors are fatigued simultaneously than when fatigued separately</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cadieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (2), pp.254-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2011.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7182,1679 +7433,1679 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From wildlife ecology to myology: a non-invasive assessment of muscle fatigability across species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Myologie, Nov 2025, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method for assessing isometric critical force without exhaustion in clinical context: the Ramp Above Critical Level Endurance Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+                <w:t xml:space="preserve">Validation of an in situ accelerometry-based method to evaluate the anaerobic threshold velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Blervaque</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166349v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an in situ accelerometry-based method to evaluate the anaerobic threshold velocity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An innovative method for assessing isometric critical force without exhaustion in clinical context: the Ramp Above Critical Level Endurance Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701193v2</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Parametric Mapping regression allow to identify the area of Force-Velocity-Endurance profile related to the sport performance in elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Florent Busseneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for assessing running critical velocity without exhaustion: the Ramp Above Critical Level Endurance Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A force-endurance model able to describe the muscle fatigability in the severe domain: validation on electrically stimulated adductor pollicis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of a force-velocity-endurance model to cycling, rowing and running locomotion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084709v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torque-Angle and Torque-Velocity relationships during unilateral leg extensions: towards an individual Torque-Velocity-Angle profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th ECSS anniversary Congress, July 2023, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the propulsive force production capacities between flat acceleration sprinting and uphill running at constant velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.B. Morin</w:t>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a force-velocity-endurance model to cycling, rowing and running locomotion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Force-velocity-endurance relationship: development of a mathematical model and validation of the IFLET test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228633v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-velocity-endurance relationship: development of a mathematical model and validation of the IFLET test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Development of a force-endurance model able to describe the muscle fatigability in the severe domain and validation of the RACLET test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denys Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084390v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a force-endurance model able to describe the muscle fatigability in the severe domain and validation of the RACLET test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of a force-velocity-endurance model to in situ muscle evaluation in mouse model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084767v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a force-velocity-endurance model to in situ muscle evaluation in mouse model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A force-endurance model able to describe the muscle fatigability in the severe domain: validation on electrically stimulated adductor pollicis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228650v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive functional force velocity endurance (FoVE ) model reveals unsuspected muscle properties affected by the expression of DUX4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSHD International Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new in situ method for functional muscle evaluation in murine models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hourdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th annual congress of the French Myology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8864,147 +9115,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Measuring Force, Velocity, Power and Force-Velocity Profile of Upper Limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Training and Testing Innovative Concepts and Simple Field Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.139-162, 2018, 978-3-319-05632-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-05633-3_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId264"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9151,51 +9402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310579v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2568284" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousset" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250259" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251252v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sohn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reid" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corbex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101534" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Mougin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Jornet Burgada" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ely" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blagrove" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01048.2025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251245" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dingome" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2025.09.023" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812587v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;riard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05666-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567132v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatrenet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocarasu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathie" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08520-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691442v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Hautier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep091743" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765891v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2414362" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940689v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Picot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003378" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749550v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Sohn" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reid" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corbex" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Gall" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111377" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330058v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartogne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05347-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaise" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0294" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083958v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Piccoli" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003090" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04162018v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Barbara Piccoli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbieux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13280" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.829195" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083932v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cornu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.857373" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193475v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Audebrand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.14572" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083876v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Oksa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chastan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1754470" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083833v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1862902" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962829v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nicolon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088682" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00056" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464388v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Liotard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00875" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02456082v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Wilson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Mecca" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0850-0016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960527v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00962" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329768v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hautier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12646" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02879769v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rota" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1747-9541.10.1.11" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329696v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rota" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bishop" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12358" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5534MQZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329949v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119719" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368334v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.10.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359748v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Remaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bisson" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cadieux" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.05.009" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM5JXGH5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329668v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701193v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749580v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06196-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brivio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarbaatar Buuveibaatar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sohn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corbex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101534" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Mougin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Jornet Burgada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ely" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blagrove" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01048.2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dingome" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2025.09.023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251245" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;riard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05666-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250259" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2568284" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatrenet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocarasu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08520-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Hautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep091743" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765891v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2414362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Picot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003378" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Sohn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corbex" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Gall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111377" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaise" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0294" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04162018v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Barbara Piccoli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13280" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Piccoli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003090" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330058v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartogne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05347-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.829195" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cornu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.857373" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Audebrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.14572" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083876v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Oksa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chastan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1754470" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083833v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1862902" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nicolon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088682" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00056" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02456082v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Wilson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Mecca" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0850-0016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464388v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Liotard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00875" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00962" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12646" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329696v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rota" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bishop" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12358" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5534MQZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02879769v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rota" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1747-9541.10.1.11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329949v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119719" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.10.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Remaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bisson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cadieux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.05.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM5JXGH5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329668v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701193v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749580v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>