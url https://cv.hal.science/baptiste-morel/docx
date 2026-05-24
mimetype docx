--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -100,4785 +100,4785 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical velocity in running</w:t>
+                <w:t xml:space="preserve">Raclet: the ramp above critical level endurance test to evaluate critical force in isometric task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Batiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-026-06196-8⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-026-06140-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598659v1</w:t>
+                <w:t xml:space="preserve">hal-05512148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving against inertia, friction, gravity: different modalities, same consequences on animals’ propulsive force capacities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Vonderscher</w:t>
+                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical velocity in running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Morel</w:t>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rozier-Delgado</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.251127⟩</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-026-06196-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512166v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of mammalian endurance using accelerometry in natura : bridging exercise physiology and ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of mammalian endurance using accelerometry in natura: bridging exercise physiology and ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Brivio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayarbaatar Buuveibaatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 229 (7), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+              <w:t xml:space="preserve">, 2026, 229 (7), pp.eb251129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.251129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05589924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raclet: the ramp above critical level endurance test to evaluate critical force in isometric task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving against inertia, friction, gravity: different modalities, same consequences on animals’ propulsive force capacities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batiste Morel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léo Blervaque</w:t>
+                <w:t xml:space="preserve">J-B. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+                <w:t xml:space="preserve">M. Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-026-06140-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1242/jeb.251127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512148v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Boyas</w:t>
+                <w:t xml:space="preserve">Cyril Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (10), pp.250259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.250259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191796v2</w:t>
+                <w:t xml:space="preserve">hal-05412107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical power in cycling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of moderate to vigorous boundary under free-living conditions with accelerometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-06089-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2568284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457086v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AAV-shDUX4 provides short-term benefits but limited long-term efficacy in a DUX4 mouse model of FSHD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sohn</w:t>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Reid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Bowen</w:t>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Hudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Corbex</w:t>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101534⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.112812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251252v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physiological, nutritional and thermoregulatory responses of a world-class mountain-ultramarathon athlete during the 2025 Western States Endurance Run 100.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal power of a cycling sprinter: experiments and effective time theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Clanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïs Mougin</w:t>
+                <w:t xml:space="preserve">Iris Sachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kilian Jornet Burgada</w:t>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brett Ely</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caroline Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Blagrove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01048.2025⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2050), pp.2024.2649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408933v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the most suitable medicine ball mass for assessing maximal upper-extremity power in the seated single-arm horizontal push test?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RACLET: the Ramp Above Critical Level Endurance Test to evaluate critical power in cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bodywork and Movement Therapies</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbmt.2025.09.023⟩</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-06089-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05271840v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Integrative Force-Velocity-Position model applied to vertical jump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.251245⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50th congress of the.., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.16241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407354v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191796v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-continuous analysis of muscle and cerebral oxygenation during repeated treadmill sprints under heat stress: a statistical parametric mapping study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physiological, nutritional and thermoregulatory responses of a world-class mountain-ultramarathon athlete during the 2025 Western States Endurance Run 100.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïs Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kilian Jornet Burgada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Périard</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Blagrove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05666-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/japplphysiol.01048.2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04812587v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">AAV-shDUX4 provides short-term benefits but limited long-term efficacy in a DUX4 mouse model of FSHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Corbex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.250259⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Methods and Clinical Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (3), pp.101534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.omtm.2025.101534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05407362v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic keys to alpine skiing performance: A 3-D analysis of ground reaction forces and torques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Correction: Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2518677⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 228 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.251245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05120106v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single decreasing ramp friction sprint for torque-cadence relationship assessment in cycling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">What is the most suitable medicine ball mass for assessing maximal upper-extremity power in the seated single-arm horizontal push test?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Degot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dingome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+              <w:t xml:space="preserve">Journal of Bodywork and Movement Therapies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-025-05967-z⟩</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbmt.2025.09.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251228v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05271840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal power of a cycling sprinter: experiments and effective time theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-continuous analysis of muscle and cerebral oxygenation during repeated treadmill sprints under heat stress: a statistical parametric mapping study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Clanet</w:t>
+                <w:t xml:space="preserve">Franck Brocherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Sachet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Julien Périard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2024.2649⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 125 (4), pp.1167 - 1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05666-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156062v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling endurance in free-ranging animals using tracking collars: insights from domestic hunting dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 228 (10), pp.250259. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+              <w:t xml:space="preserve">, 2025, 228 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1242/jeb.250259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05412107v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of moderate to vigorous boundary under free-living conditions with accelerometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Kinetic keys to alpine skiing performance: A 3-D analysis of ground reaction forces and torques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2568284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2025.2518677⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310579v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05120106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of a force–velocity-position relationship in vertical jump</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+                <w:t xml:space="preserve">A single decreasing ramp friction sprint for torque-cadence relationship assessment in cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boyas</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Marion Dussauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 189, pp.112812. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2025.112812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-025-05967-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113433v1</w:t>
+                <w:t xml:space="preserve">hal-05251228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary analysis of cancer-related fatigue at the time of diagnosis: preliminary results of the BIOCARE FActory cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing the predictive capacity of a muscle fatigue model on electrically stimulated adductor pollicis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leclercq</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-024-08520-4⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-024-05551-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567132v1</w:t>
+                <w:t xml:space="preserve">hal-04691439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint kinematic responses of Olympic medallist skiers to repeated slalom runs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Trama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Racinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1113/ep091743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04691442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new method for functional striated skeletal muscle in situ evaluation in murine models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+                <w:t xml:space="preserve">Multidisciplinary analysis of cancer-related fatigue at the time of diagnosis: preliminary results of the BIOCARE FActory cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chatrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cojocarasu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hourdé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">C. Mathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/medsci/2024137⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (5), pp.319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-024-08520-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795514v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of countermovement depth on net force, push-off time, vertical impulse and performance during jumping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicie Pommerell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Begue Jérémie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.102945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelekin.2024.102945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue-induced alterations in force production, trajectory and performance in alpine skiing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new method for functional striated skeletal muscle in situ evaluation in murine models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hourdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Chollet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2414362⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40, pp.69 - 73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/2024137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04765891v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submaximal force–velocity relationships during mountain ultramarathon: Data from the field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Fatigue-induced alterations in force production, trajectory and performance in alpine skiing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Hintzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2413715⟩</w:t>
+              <w:t xml:space="preserve">, 2024, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2414362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749489v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Proprioceptive Strategy Modulation Leads to At-Risk Biomechanics for Anterior Cruciate Ligament in Healthy Athletes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Submaximal force–velocity relationships during mountain ultramarathon: Data from the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003378⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sports Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02640414.2024.2413715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940689v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Power–Cadence Relationship for 2-, 5-, and 20-Minute Duration: A Proof of Concept in Under-19 Cyclists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lack of Proprioceptive Strategy Modulation Leads to At-Risk Biomechanics for Anterior Cruciate Ligament in Healthy Athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lempereur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bertron</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2023-0207⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 56 (5), pp.942-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620611v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular, Histological, and Functional Changes in Acta1-MCM;FLExDUX4/+ Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solene Sohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Reid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solene Sohn</w:t>
+                <w:t xml:space="preserve">Emilio Corbex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms252111377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the predictive capacity of a muscle fatigue model on electrically stimulated adductor pollicis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Bowen</w:t>
+                <w:t xml:space="preserve">In Situ Power–Cadence Relationship for 2-, 5-, and 20-Minute Duration: A Proof of Concept in Under-19 Cyclists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Leo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Samozino</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Pacot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-024-05551-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2023-0207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04691439v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposition Skill Efficiency During Professional Rugby Union Official Games Is Related to Horizontal Force-Production Capacities in Sprinting</w:t>
+                <w:t xml:space="preserve">Comparison of neuromuscular fatigability amplitude and etiologies between fatigued and non-fatigued cancer patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Glaise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
+                <w:t xml:space="preserve">M. Chartogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Landry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/ijspp.2022-0294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-023-05347-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083968v1</w:t>
+                <w:t xml:space="preserve">hal-04330058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the rate of force development reveals high neuromuscular fatigability in elderly patients with chronic kidney disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Barbieux</w:t>
+                <w:t xml:space="preserve">The “velocity barrier” in giant slalom skiing: An experimental proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcsm.13280⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.14515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04162018v1</w:t>
+                <w:t xml:space="preserve">hal-04715761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “velocity barrier” in giant slalom skiing: An experimental proof of concept</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathematical modeling of exercise fatigability in the severe domain: A unifying integrative framework in isokinetic condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dutykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.14515⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.111696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715761v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of exercise fatigability in the severe domain: A unifying integrative framework in isokinetic condition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Vonderscher</w:t>
+                <w:t xml:space="preserve">Neural Drive Impairment in Chronic Kidney Disease Patients Is Associated with Neuromuscular Fatigability and Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chatrenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgina Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Anthierens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Torreggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dutykh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.111696. </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (4), pp.727-739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04330250v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Drive Impairment in Chronic Kidney Disease Patients Is Associated with Neuromuscular Fatigability and Fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Analysis of the rate of force development reveals high neuromuscular fatigability in elderly patients with chronic kidney disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgina Piccoli</w:t>
+                <w:t xml:space="preserve">Giorgina Barbara Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Torreggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Anthierens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Audebrand</w:t>
+                <w:t xml:space="preserve">Julien Barbieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (4), pp.727-739. </w:t>
+              <w:t xml:space="preserve">Journal of Cachexia, Sarcopenia and Muscle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (5), pp.2016-2028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000003090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcsm.13280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083958v1</w:t>
+                <w:t xml:space="preserve">hal-04162018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of neuromuscular fatigability amplitude and etiologies between fatigued and non-fatigued cancer patients</w:t>
+                <w:t xml:space="preserve">Opposition Skill Efficiency During Professional Rugby Union Official Games Is Related to Horizontal Force-Production Capacities in Sprinting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chartogne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Paul Glaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Rogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Landry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Benoit Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-023-05347-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/ijspp.2022-0294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04330058v1</w:t>
+                <w:t xml:space="preserve">hal-04083968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the Most Commonly Used Strategy for the First 1,500 m of a 2,000 m Rowing Ergometer Race the Most Appropriate?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repeated practice runs during on-snow training do not generate any measurable neuromuscular alterations in elite alpine skiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Boillet</w:t>
+                <w:t xml:space="preserve">Clint Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Racinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Haas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+                <w:t xml:space="preserve">Frédéric Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.827875. </w:t>
+              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fspor.2022.829195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083909v1</w:t>
+                <w:t xml:space="preserve">hal-04083947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeated practice runs during on-snow training do not generate any measurable neuromuscular alterations in elite alpine skiers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the Most Commonly Used Strategy for the First 1,500 m of a 2,000 m Rowing Ergometer Race the Most Appropriate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clint Hansen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Racinais</w:t>
+                <w:t xml:space="preserve">Alice Boillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Meyer</w:t>
+                <w:t xml:space="preserve">Bastien Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.827875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fspor.2022.829195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.827875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083947v1</w:t>
+                <w:t xml:space="preserve">hal-04083909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Repeated-Sprint Ability on the in-Game Activity Profiles of Semiprofessional Rugby Union Players According to Position</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Glaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4951,77 +4951,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building a biopsychosocial model of cancer-related fatigue: the BIOCARE FActory cohort study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chartogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5072,103 +5072,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedobarographic Statistical Parametric Mapping may identify specific plantar pressure patterns in patients with diabetes mellitus among different degrees of peripheral neuropathy: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chatrenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐michel Audebrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Torreggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgina Barbara Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diabetic Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (7), pp.e14572. </w:t>
@@ -5206,90 +5206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoregulation and shivering responses in elite alpine skiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Alhammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juha Oksa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clint Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chastan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5334,377 +5334,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle-tendon unit length changes in knee extensors and flexors during alpine skiing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+                <w:t xml:space="preserve">Neuromuscular, Psychological, and Sleep Predictors of Cancer-Related Fatigue in Cancer Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Chartogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Racinais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+                <w:t xml:space="preserve">Sébastien Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe André Hautier</w:t>
+                <w:t xml:space="preserve">Hugues Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14763141.2020.1862902⟩</w:t>
+              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.425-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clbc.2020.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083833v1</w:t>
+                <w:t xml:space="preserve">hal-04083806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuromuscular, Psychological, and Sleep Predictors of Cancer-Related Fatigue in Cancer Patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Landry</w:t>
+                <w:t xml:space="preserve">Muscle-tendon unit length changes in knee extensors and flexors during alpine skiing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Bourgeois</w:t>
+                <w:t xml:space="preserve">Sebastien Racinais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe André Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Breast Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (5), pp.425-432. </w:t>
+              <w:t xml:space="preserve">Sports Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clbc.2020.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14763141.2020.1862902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083806v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromuscular fatigability amplitude and aetiology are interrelated across muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Chartogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Nicolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105 (10), pp.1758-1766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5738,103 +5738,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-Field Ski Kinematic According to Leg and Discipline in Elite Alpine Skiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Alhammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clint Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5862,615 +5862,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discipline and Sex Differences in Angle-specific Isokinetic Analysis in Elite Skiers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Critical Peripheral Fatigue Thresholds Among Different Force-Velocity Conditions: An Individual-Based Model Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathew Wilson</w:t>
+                <w:t xml:space="preserve">Thomas Lapole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Mecca</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (05), pp.317-330. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/a-0850-0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456082v1</w:t>
+                <w:t xml:space="preserve">hal-02464388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Active Muscle Stiffness after Intermittent Submaximal Isometric Contractions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handgrip fatiguing exercise can provide objective assessment of cancer-related fatigue: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hug</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thibault Besson</w:t>
+                <w:t xml:space="preserve">T Veni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002080⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.229-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-018-4320-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409444v1</w:t>
+                <w:t xml:space="preserve">hal-02357828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handgrip fatiguing exercise can provide objective assessment of cancer-related fatigue: a pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+                <w:t xml:space="preserve">Discipline and Sex Differences in Angle-specific Isokinetic Analysis in Elite Skiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clint Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathew Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Mecca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-018-4320-0⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (05), pp.317-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/a-0850-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02357828v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Peripheral Fatigue Thresholds Among Different Force-Velocity Conditions: An Individual-Based Model Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reduced Active Muscle Stiffness after Intermittent Submaximal Isometric Contractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lapole</w:t>
+                <w:t xml:space="preserve">Hervé Pournot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Liotard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibault Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (12), pp.2603-2609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2019.00875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464388v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypoxia and Fatigue Impair Rapid Torque Development of Knee Extensors in Elite Alpine Skiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Alhammoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Racinais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Sevrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6521,90 +6521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Assessing Upper Limb Force-Velocity Profile in Bench Press</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sports Physiology and Performance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (2), pp.200-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6638,51 +6638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The neuromuscular fatigue induced by repeated scrums generates instability that can be limited by appropriate recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6729,51 +6729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraction velocity influence the magnitude and etiology of neuromuscular fatigue during repeated maximal contractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6875,51 +6875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Induced by Repeated Maximal Efforts is Specific to the Rugby Task Performed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7005,51 +7005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peak Torque and Rate of Torque Development Influence on Repeated Maximal Exercise Performance: Contractile and Neural Contributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rouffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7152,77 +7152,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fatigue on upper limb muscle activity and performance in tennis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rogowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7230,200 +7230,212 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (1), pp.90-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jelekin.2013.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impairment in postural control is greater when ankle plantarflexors and dorsiflexors are fatigued simultaneously than when fatigued separately</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boyas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Remaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cadieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gait &amp; Posture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (2), pp.254-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2011.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02359748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7433,1679 +7445,1679 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From wildlife ecology to myology: a non-invasive assessment of muscle fatigability across species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22èmes Journées de la Société Française de Myologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Myologie, Nov 2025, Aix-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an in situ accelerometry-based method to evaluate the anaerobic threshold velocity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+                <w:t xml:space="preserve">An innovative method for assessing isometric critical force without exhaustion in clinical context: the Ramp Above Critical Level Endurance Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Di Domenico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Léo Blervaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701193v2</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative method for assessing isometric critical force without exhaustion in clinical context: the Ramp Above Critical Level Endurance Test</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Validation of an in situ accelerometry-based method to evaluate the anaerobic threshold velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rozier-Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166349v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Parametric Mapping regression allow to identify the area of Force-Velocity-Endurance profile related to the sport performance in elite athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Florent Busseneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple method for assessing running critical velocity without exhaustion: the Ramp Above Critical Level Endurance Test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th annual congress of the European College of Sport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688263v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a force-velocity-endurance model to cycling, rowing and running locomotion.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A force-endurance model able to describe the muscle fatigability in the severe domain: validation on electrically stimulated adductor pollicis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Vonderscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228633v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque-Angle and Torque-Velocity relationships during unilateral leg extensions: towards an individual Torque-Velocity-Angle profile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+                <w:t xml:space="preserve">Application of a force-velocity-endurance model to cycling, rowing and running locomotion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Morel</w:t>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Delhaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ECSS anniversary Congress, July 2023, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457038v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the propulsive force production capacities between flat acceleration sprinting and uphill running at constant velocity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48th Congress of the Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force-velocity-endurance relationship: development of a mathematical model and validation of the IFLET test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Torque-Angle and Torque-Velocity relationships during unilateral leg extensions: towards an individual Torque-Velocity-Angle profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félicie Pommerell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boyas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">28th ECSS anniversary Congress, July 2023, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European College of Sport Science, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04084390v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05457038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a force-endurance model able to describe the muscle fatigability in the severe domain and validation of the RACLET test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilien Bowen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mylène Vonderscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denys Dutykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04084767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a force-velocity-endurance model to in situ muscle evaluation in mouse model.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Force-velocity-endurance relationship: development of a mathematical model and validation of the IFLET test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228650v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04084390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A force-endurance model able to describe the muscle fatigability in the severe domain: validation on electrically stimulated adductor pollicis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Application of a force-velocity-endurance model to in situ muscle evaluation in mouse model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hourde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Freyssenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">20th International Congress of the ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084709v1</w:t>
+                <w:t xml:space="preserve">hal-04228650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive functional force velocity endurance (FoVE ) model reveals unsuspected muscle properties affected by the expression of DUX4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solene Sohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Mariot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSHD International Research Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Force-Velocity-Endurance (FoVE) Model: a new in situ method for functional muscle evaluation in murine models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hourdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Durieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Freyssenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th annual congress of the French Myology Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Baule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9115,147 +9127,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simple Method for Measuring Force, Velocity, Power and Force-Velocity Profile of Upper Limbs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahmane Rahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomechanics of Training and Testing Innovative Concepts and Simple Field Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.139-162, 2018, 978-3-319-05632-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05633-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02357912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId270"/>
+      <w:footerReference w:type="default" r:id="rId271"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9402,51 +9414,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598659v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06196-8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brivio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarbaatar Buuveibaatar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251129" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251252v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sohn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corbex" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101534" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408933v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Mougin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Jornet Burgada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ely" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blagrove" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01048.2025" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271840v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dingome" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2025.09.023" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251245" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812587v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;riard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05666-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407362v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250259" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2568284" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatrenet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocarasu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08520-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Hautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep091743" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765891v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2414362" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940689v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Picot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003378" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749550v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Sohn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reid" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corbex" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Gall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111377" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083968v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaise" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0294" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04162018v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Barbara Piccoli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbieux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13280" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083958v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Piccoli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003090" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330058v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartogne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05347-5" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083947v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.829195" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cornu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.857373" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Audebrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.14572" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083876v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Oksa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chastan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1754470" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083833v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1862902" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nicolon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088682" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00056" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02456082v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Wilson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Mecca" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0850-0016" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464388v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Liotard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00875" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00962" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12646" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329696v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rota" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bishop" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12358" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5534MQZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02879769v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rota" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1747-9541.10.1.11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329949v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119719" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.10.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359748v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Remaud" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bisson" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cadieux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.05.009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM5JXGH5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329668v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701193v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749580v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512148v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batiste Morel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Vonderscher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Blervaque" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Di Domenico" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06140-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06196-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589924v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rozier-Delgado" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Brivio" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bayarbaatar Buuveibaatar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vonderscher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozier-Delgado" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B. Morin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251127" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Garel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousset" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Loison" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.250259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310579v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2568284" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113433v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Pommerell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boyas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Rahmani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Begue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2025.112812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156062v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2649" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457086v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-06089-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191796v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16241" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408933v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Mougin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Jornet Burgada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Ely" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Blagrove" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01048.2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251252v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sohn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hudon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corbex" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omtm.2025.101534" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.251245" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05271840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rogowski" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dingome" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbmt.2025.09.023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rupp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Brocherie" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien P&#233;riard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05666-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Cross" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2025.2518677" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251228v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dussauge" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-025-05967-z" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691439v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Samozino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-024-05551-x" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691442v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Trama" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Hautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Racinais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/ep091743" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567132v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leclercq" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatrenet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourgeois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cojocarasu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathie" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08520-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Begue J&#233;r&#233;mie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2024.102945" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795514v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourd&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Durieux" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Freyssenet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024137" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765891v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Chollet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Hintzy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2414362" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749489v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2024.2413715" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940689v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Picot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lempereur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Forestier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003378" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749550v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Sohn" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reid" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Corbex" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Le Gall" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms252111377" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620611v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Leo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pacot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2023-0207" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330058v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chartogne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Landry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-023-05347-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715761v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14515" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330250v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dutykh" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111696" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083958v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chatrenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Piccoli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Anthierens" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Torreggiani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Audebrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003090" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04162018v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgina Barbara Piccoli" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barbieux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcsm.13280" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Glaise" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Morin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2022-0294" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083947v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clint Hansen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Meyer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.829195" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083909v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Boillet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Haas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.827875" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Cornu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2022.857373" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443119v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Chartogne" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaune" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08831-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193475v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Audebrand" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dme.14572" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083876v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juha Oksa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chastan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17461391.2020.1754470" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083806v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Landry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bourgeois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clbc.2020.12.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083833v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1862902" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962829v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Nicolon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP088682" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048081v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Meyer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.00056" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02464388v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lapole" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Liotard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00875" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357828v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Veni" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-018-4320-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02456082v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathew Wilson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Mecca" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/a-0850-0016" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409444v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pournot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Besson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002080" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960527v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Sevrez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2018.00962" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692884v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2016-0814" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329768v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hautier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12646" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329696v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rota" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Millet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bishop" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12358" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W5534MQZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02879769v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rouffet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Rota" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/1747-9541.10.1.11" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329949v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saboul" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0119719" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368334v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2013.10.007" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13SK2KBK-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359748v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Remaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bisson" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cadieux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2011.05.009" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CM5JXGH5-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329668v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166349v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701193v2" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166286v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Florent Busseneau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688263v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084709v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04330302v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Morin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457038v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084767v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Dutykh" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228650v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hourde" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749580v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Mariot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285501v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357912v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05633-3_7" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>