--- v0 (2026-03-29)
+++ v1 (2026-04-30)
@@ -373,105 +373,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04648016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cognitive Optimisation and Schizophrenia: Assembling Heterogeneity, Overcoming the Precariousness of Life, and Challenging Public Health Policies in Psychiatry in France</w:t>
+                <w:t xml:space="preserve">The Trials of Madness. Explorations and experiments with human lives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culture, Medicine and Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 46 (4), pp.710-738. </w:t>
+              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 76, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11013-021-09745-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/terrain.23065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03320911v1</w:t>
+                <w:t xml:space="preserve">halshs-03636133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les épreuves de la folie. Explorations et expérimentations des vies humaines</w:t>
               </w:r>
@@ -607,105 +607,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03636132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Trials of Madness. Explorations and experiments with human lives</w:t>
+                <w:t xml:space="preserve">Cognitive Optimisation and Schizophrenia: Assembling Heterogeneity, Overcoming the Precariousness of Life, and Challenging Public Health Policies in Psychiatry in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrain : anthropologie et sciences humaines [Anciennement : Carnets du patrimoine ethnologique ; Revue d'ethnologie de l'Europe]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 76, </w:t>
+              <w:t xml:space="preserve">Culture, Medicine and Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46 (4), pp.710-738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/terrain.23065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11013-021-09745-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03636133v1</w:t>
+                <w:t xml:space="preserve">halshs-03320911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darwinners du futur</w:t>
               </w:r>
@@ -1062,330 +1062,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02150366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À la croisée de tant de mondes. Quelle(s) histoire(s) pour la stimulation cérébrale profonde ?</w:t>
+                <w:t xml:space="preserve">Du volontaire à l'involontaire ? Expérimentation clinique en neurosciences et la reconfiguration de la continuité du moteur au mental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Aranzazu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bhesv.252.0203⟩</w:t>
+              <w:t xml:space="preserve">Les Cahiers du Centre Georges Canguilhem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ccgc.007.0147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01906059v1</w:t>
+                <w:t xml:space="preserve">halshs-01841253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Psychiatric Neuromodulation Unit: Implementation and Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sauvaget</w:t>
+                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Poulet</w:t>
+                <w:t xml:space="preserve">Antonio Mantovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Mantovani</w:t>
+                <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Damier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of ECT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34 (4), pp.211-219. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/YCT.0000000000000513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01841240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du volontaire à l'involontaire ? Expérimentation clinique en neurosciences et la reconfiguration de la continuité du moteur au mental</w:t>
+                <w:t xml:space="preserve">À la croisée de tant de mondes. Quelle(s) histoire(s) pour la stimulation cérébrale profonde ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Aranzazu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers du Centre Georges Canguilhem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 7 (1), </w:t>
+              <w:t xml:space="preserve">Bulletin d’histoire et d’épistémologie des sciences de la vie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.203-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ccgc.007.0147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/bhesv.252.0203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01841253v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01906059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuromodulation Technologies and the Regulation of Forms of Life. Exploring, Treating, Enhancing</w:t>
               </w:r>
@@ -3015,182 +3015,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agencer l’individuel et le collectif : Entrainement cognitif et schizophrénie en France</w:t>
+                <w:t xml:space="preserve">C’est tous les jours le cognitif !&amp;quot; Santé cognitive en psychiatrie, réforme de l’organisation du soin en santé mentale en France et neurosciences modestes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Marquis; Isabelle Hachez. </w:t>
+              <w:t xml:space="preserve">Nadia Garnoussi; Françoise Champion; Elsa Forner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repenser l’institution et la désinstitutionnalisation à partir du handicap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La santé mentale en mouvement. Entre nouvel ordre thérapeutique et dispersion des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.111-130, 2024, Le regard sociologique, 978-2-7574-4185-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04524085v1</w:t>
+                <w:t xml:space="preserve">halshs-04694759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est tous les jours le cognitif !&amp;quot; Santé cognitive en psychiatrie, réforme de l’organisation du soin en santé mentale en France et neurosciences modestes</w:t>
+                <w:t xml:space="preserve">Agencer l’individuel et le collectif : Entrainement cognitif et schizophrénie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nadia Garnoussi; Françoise Champion; Elsa Forner. </w:t>
+              <w:t xml:space="preserve">Nicolas Marquis; Isabelle Hachez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La santé mentale en mouvement. Entre nouvel ordre thérapeutique et dispersion des pratiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Repenser l’institution et la désinstitutionnalisation à partir du handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Saint-Louis Bruxelles, pp.955-974, 2024, 978-2-8028-0287-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pusl.30499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04694759v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04524085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un “alien” en el cerebro: experiencia social de la enfermedad mental y lenguaje naturalista de las neurociencias</w:t>
               </w:r>
@@ -3316,212 +3316,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03381651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Une controverse dans la controverse ? Modèles animaux et expérimentation animale en stimulation cérébrale profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.341-350, 2019, 9791037000958</w:t>
+              <w:t xml:space="preserve">, Hermann, pp.55-80, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02150641v1</w:t>
+                <w:t xml:space="preserve">halshs-02150403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une controverse dans la controverse ? Modèles animaux et expérimentation animale en stimulation cérébrale profonde</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Desmoulin-Canselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sonia Desmoulin-Canselier; Marie Gaille; Baptiste Moutaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La stimulation cérébrale profonde, de l'innovation au soin. Les neurosciences cliniques à la lumière des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, pp.55-80, 2019, 9791037000958</w:t>
+              <w:t xml:space="preserve">, Hermann, pp.341-350, 2019, 9791037000958</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02150403v1</w:t>
+                <w:t xml:space="preserve">halshs-02150641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
@@ -3619,51 +3619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformer ses échecs en promesses. Réformer la frontière entre soin et connaissance en psychiatrie, le cas des technologies de neuromodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Aranzazu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benmarhnia T., David P.-M. et Godrie B. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés de l’expérimentation. Enjeux épistémologiques, éthiques et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l’Université du Québec :, pp.117-140, 2019</w:t>
@@ -4027,337 +4027,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01418344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des connaissances, produire du soin en neurosciences. Le cas de la stimulation cérébrale profonde</w:t>
+                <w:t xml:space="preserve">Agir en connaissance de cause. Négociation et appropriation des savoirs scientifiques et construction des expériences au sein d’une association d’usagers de la psychiatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Troisoeufs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brigitte Chamak; Baptiste Moutaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chamak B. et Moutaud B. (éds). Neurosciences et société. Enjeux des savoirs et pratiques sur le cerveau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.137-156, 2014</w:t>
+              <w:t xml:space="preserve">Neurosciences et société. Enjeux des savoirs et pratiques sur le cerveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.189-209, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01418350v1</w:t>
+                <w:t xml:space="preserve">halshs-01418351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire du savoir, produire du soin en neurosciences. Le cas de la stimulation cérébrale profonde</w:t>
+                <w:t xml:space="preserve">Produire des connaissances, produire du soin en neurosciences. Le cas de la stimulation cérébrale profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosciences et société : enjeux des savoirs et pratiques sur le cerveau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Armand Colin, pp.137-156, 2014</w:t>
+              <w:t xml:space="preserve">Chamak B. et Moutaud B. (éds). Neurosciences et société. Enjeux des savoirs et pratiques sur le cerveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.137-156, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03707554v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie sociale des neurosciences</w:t>
+                <w:t xml:space="preserve">Produire du savoir, produire du soin en neurosciences. Le cas de la stimulation cérébrale profonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">B. Chamak; B. Moutaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chamak B. et Moutaud B. (éds). Neurosciences et société. Enjeux des savoirs et pratiques sur le cerveau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.9-19, 2014</w:t>
+              <w:t xml:space="preserve">Neurosciences et société : enjeux des savoirs et pratiques sur le cerveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Armand Colin, pp.137-156, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01418347v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03707554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir en connaissance de cause. Négociation et appropriation des savoirs scientifiques et construction des expériences au sein d’une association d’usagers de la psychiatrie</w:t>
+                <w:t xml:space="preserve">La vie sociale des neurosciences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moutaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Chamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurosciences et société. Enjeux des savoirs et pratiques sur le cerveau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.189-209, 2014</w:t>
+              <w:t xml:space="preserve">Chamak B. et Moutaud B. (éds). Neurosciences et société. Enjeux des savoirs et pratiques sur le cerveau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.9-19, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01418351v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01418347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are we Receptive to Naturalistic Explanatory Models of our Disease Experience? The applications of Deep Brain Stimulation to Obsessive-Compulsive Disorders and Parkinson’s disease</w:t>
               </w:r>
@@ -5102,51 +5102,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56B00CB5"/>
+    <w:nsid w:val="C84C8CB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5333,51 +5333,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-moutaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1166-7092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143806874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629103v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Stavrianakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.242.0099" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320911v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-021-09745-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636133v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23065" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemerle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Herbelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.21790" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02746116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.6099" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.052.0045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906059v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzazu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.252.0203" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841240v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mantovani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000513" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.007.0147" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2015.1055355" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1879" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psn.122.0091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2014.0303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.927" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516593v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010268-9768" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bottacci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vermot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.22898" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02746072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.5946" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.desmo.2019.01" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Farnarier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chamak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524085v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.30499" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694759v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150403v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovell Anne M." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-74927-8.00005-X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9765-8_13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418350v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707554v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418347v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418351v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldinsight.com/doi/abs/10.1108/S1057-6290%282011%290000013012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1057-6290(2011)0000013012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-les-cahiers-du-centre-georges-canguilhem-2008-1-page-175.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.002.0175" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Des Fitzgerald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23298" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-moutaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1166-7092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143806874" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629103v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moutaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Stavrianakis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica de Largy Healy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Heintz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.242.0099" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23065" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23324" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320911v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11013-021-09745-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259144v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lemerle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Herbelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.21790" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02746116v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marquis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.6099" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02990930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sava.052.0045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150366v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Desmoulin-Canselier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnana.2019.00051" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841253v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.007.0147" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841240v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sauvaget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poulet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mantovani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Damier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/YCT.0000000000000513" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Aranzazu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bhesv.252.0203" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417566v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01459740.2015.1055355" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417596v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.1879" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03479081v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psn.122.0091" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478952v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2014.0303" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418329v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.927" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03478639v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516593v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2010268-9768" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00492525v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579424v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bottacci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milanovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842598v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Vermot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620523v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Langlois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.22898" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02746072v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anthropologiesante.5946" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005965v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.desmo.2019.01" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355221v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841274v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Haxaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Farnarier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417550v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chamak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694759v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524085v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.30499" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901515v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03381651v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150403v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150641v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02150639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906057v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01841281v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovell Anne M." TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-74927-8.00005-X" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418344v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9765-8_13" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418351v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Troisoeufs" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418350v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418356v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.emeraldinsight.com/doi/abs/10.1108/S1057-6290%282011%290000013012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1057-6290(2011)0000013012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418360v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00516597v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/revue-les-cahiers-du-centre-georges-canguilhem-2008-1-page-175.htm" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ccgc.002.0175" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03030499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02958511v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04316429v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Des Fitzgerald" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terrain.23298" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00516588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>