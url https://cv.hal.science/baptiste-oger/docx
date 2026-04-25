--- v1 (2026-03-25)
+++ v2 (2026-04-25)
@@ -1876,408 +1876,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Bayesian priors to semi-variogram parameter estimation using fewer observations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Taylor</w:t>
+                <w:t xml:space="preserve">Maxime Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Boukcim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.651-658, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_82⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158719v1</w:t>
+                <w:t xml:space="preserve">hal-04569654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">92. A statistical test to evaluate the relevance of auxiliary time series to predict another time series</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introducing Bayesian priors to semi-variogram parameter estimation using fewer observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, DISTAL, Jul 2023, Bologna, Italy. pp.731-738, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.651-658, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_92⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04217719v1</w:t>
+                <w:t xml:space="preserve">hal-04158719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach for field sampling optimization incorporating a generic operational cost constraint</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">92. A statistical test to evaluate the relevance of auxiliary time series to predict another time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Taugourdeau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Boukcim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Hilgert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Conference on Precision Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Bologna, Italy. pp.539-545, </w:t>
+              <w:t xml:space="preserve">, DISTAL, Jul 2023, Bologna, Italy. pp.731-738, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_68⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-947-3_92⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569654v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PICA: an ‘agri-game’ on yield sampling to inform winegrowers of the value of spatial data</w:t>
               </w:r>
@@ -3118,51 +3118,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-025-10259-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Aboutalebi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Dokoozlian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Alsina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2025.25010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8212" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escol&#224;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127278" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.3.7404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744279v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09744-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.1.3334" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Sams" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_82" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217719v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_92" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Valloo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_93" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_80" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_20" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01924365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04075935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05157570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ducanchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Brunel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Oger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Moinard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Pichon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-025-10259-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527440v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Aboutalebi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Dokoozlian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Sanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mar Alsina" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5344/ajev.2025.25010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05038423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laurent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vismara" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tisseyre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8061" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326640v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crestey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2025.111113" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8212" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04872820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sandon&#237;s-Pozo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Escol&#224;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127278" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270065v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulin Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valloo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109580" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178436v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.3.7404" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744279v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Mogu&#233;dec" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2022.107184" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02971329v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11119-020-09744-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051980v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2021.4893" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138583v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2021.55.1.3334" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03324094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Arnold Taylor" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scholasch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie M&#233;tay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2021.126339" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283492v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Sams" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004725232_102" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04569654v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dumont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Taugourdeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Boukcim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_68" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158719v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Taylor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_82" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217719v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-947-3_92" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03837333v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Valloo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Leroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_93" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03833247v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-916-9_80" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609782v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-888-9_20" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01924365v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Moguedec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04075935v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020AGRO0018" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>