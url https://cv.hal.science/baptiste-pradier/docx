--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -838,450 +838,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in the Dry Zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Willis</w:t>
+                <w:t xml:space="preserve">Myanmar funerary archaeology in a regional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03918194v1</w:t>
+                <w:t xml:space="preserve">hal-03906444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bay of Bengal and Peninsular Myanmar Early Port-Settlements of the Maritime Silk Road (Late Centuries BCE-Early Centuries CE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+                <w:t xml:space="preserve">Mode and tempo of life courses of South Pacific Islanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918189v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode and tempo of life courses of South Pacific Islanders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+                <w:t xml:space="preserve">Living in the Dry Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906391v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myanmar funerary archaeology in a regional perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Bay of Bengal and Peninsular Myanmar Early Port-Settlements of the Maritime Silk Road (Late Centuries BCE-Early Centuries CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dussubieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906444v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age and sex structure of burial sites in continental Southeast Asia, a funerary perspective</w:t>
               </w:r>
@@ -1528,51 +1528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living in the middle of the edge: an insight into ancient subsistence practices in Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2034,51 +2034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living in the dry zone: Stable isotope insights into palaeodiet in ancient Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Duan: Upper Thai-Malay Peninsula coastal groups during the early and late Neolithic period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Petchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2302,51 +2302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Neolithic to Early-Mid Bronze Age semi-precious stone bead production and consumption at Oakaie and Nyaung’gan in central-northern Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Georjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2566,51 +2566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Social differences in Neolithic/Bronze Age Myanmar: 87Sr/86Sr in skeletal remains from Oakaie 1 and Nyaung'gan” [J. Archaeol. Sci. Rep. 21 (2018) 32–37]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alexander Bentley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tin Tin Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2815,338 +2815,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient genomes document multiple waves of migration in Southeast Asian prehistory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Myanmar's earliest Maritime Silk Road port-settlements revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Lipson</w:t>
+                <w:t xml:space="preserve">Maung Sun Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Cheronet</w:t>
+                <w:t xml:space="preserve">Kalayar Myat Myat Htwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swapan Mallick</w:t>
+                <w:t xml:space="preserve">Htet Myat Thu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadin Rohland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Oxenham</w:t>
+                <w:t xml:space="preserve">Cristina Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aat3188⟩</w:t>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2018.247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01870144v1</w:t>
+                <w:t xml:space="preserve">hal-02393445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myanmar's earliest Maritime Silk Road port-settlements revealed</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+                <w:t xml:space="preserve">Ancient genomes document multiple waves of migration in Southeast Asian prehistory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lipson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maung Sun Win</w:t>
+                <w:t xml:space="preserve">Olivia Cheronet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalayar Myat Myat Htwe</w:t>
+                <w:t xml:space="preserve">Swapan Mallick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Htet Myat Thu</w:t>
+                <w:t xml:space="preserve">Nadin Rohland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Castillo</w:t>
+                <w:t xml:space="preserve">Marc Oxenham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6397), pp.92 - 95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15184/aqy.2018.247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aat3188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02393445v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01870144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social differences in Neolithic/Bronze Age Myanmar: 87Sr/86Sr in skeletal remains from Oakaie 1 and Nyaung'gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Alexander Bentley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,51 +3357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mission archéologique française au Myanmar - Excavation of Nyaung'gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3478,51 +3478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallurgical traditions and metal exchange networks in late prehistoric central Myanmar, c. 1000 BC to c. AD 500</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalayar Myat Myat Htwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrto Georgakopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4139,51 +4139,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2679700E"/>
+    <w:nsid w:val="ABD6EA2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4370,51 +4370,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-pradier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0169-7589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268835721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902591v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Saw Naing Oo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Al Hameli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thorburn Cuttler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Magee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918194v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Willis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918189v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Tin Tin Win" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05229820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Pryce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431q" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rogers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Halcrow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kleffmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02265-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Nafplioti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Turchyn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Bradbury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cooper" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carrignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw Naing Oo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774323000185" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roberts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103900" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petchey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2022.100368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Georjon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Thu Thu Win" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alexander Bentley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100260" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03792845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lipson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cheronet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapan Mallick" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oxenham" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3188" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Myat Thu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castillo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.247" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03810925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Georgakopoulou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0436-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529079v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Andia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v39i0.14902" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05155842v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA100137" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-pradier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0169-7589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268835721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902591v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Saw Naing Oo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Al Hameli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thorburn Cuttler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Magee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Willis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Tin Tin Win" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05229820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Pryce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431q" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rogers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Halcrow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kleffmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02265-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Nafplioti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Turchyn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Bradbury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cooper" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carrignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw Naing Oo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774323000185" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roberts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103900" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petchey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2022.100368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Georjon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Thu Thu Win" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alexander Bentley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100260" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03792845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Myat Thu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.247" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lipson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cheronet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapan Mallick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oxenham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3188" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03810925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Georgakopoulou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0436-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529079v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Andia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v39i0.14902" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05155842v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA100137" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>