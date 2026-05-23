--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -415,3546 +415,3680 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The death jar: a new mortuary tradition at the Plain of Jars, Lao PDR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Skopal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souliya Bounxayhip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dussubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2026.10352⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05627845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Age-at-death Profile of Burial Sites in Mainland Southeast Asia: A Funerary Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.O. Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1431q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05229820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living in the middle of the edge: an insight into ancient subsistence practices in Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Rogers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siân Halcrow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Kleffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-025-02265-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Age-at-death Profile of Burial Sites in Mainland Southeast Asia: A Funerary Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.O. Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (1), pp.15954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1431q⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobility patterning during the Neolithic and the Bronze Age in north-central Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argyro Nafplioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Turchyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Bradbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.106418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106418⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05413972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Partial Prehistory of the Southwest Silk Road: Archaeometallurgical Networks along the Sub-Himalayan Corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.O. Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carrignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kay Thwe Oo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saw Naing Oo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambridge Archaeological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cambridge Archaeological Journal, 2 (34), pp.173-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959774323000185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364909v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Living in the dry zone: Stable isotope insights into palaeodiet in ancient Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myo Min Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thu Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 48, pp.103900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.103900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Duan: Upper Thai-Malay Peninsula coastal groups during the early and late Neolithic period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmi Shoocongdej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.100368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2022.100368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Late Neolithic to Early-Mid Bronze Age semi-precious stone bead production and consumption at Oakaie and Nyaung’gan in central-northern Myanmar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Georjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Aung Aung Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daw Tin Tin Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daw Thu Thu Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 25, pp.100240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2020.100240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kinship and migration in prehistoric mainland Southeast Asia: An overview of isotopic evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alexander Bentley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.100260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2021.100260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499487v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrigendum to “Social differences in Neolithic/Bronze Age Myanmar: 87Sr/86Sr in skeletal remains from Oakaie 1 and Nyaung'gan” [J. Archaeol. Sci. Rep. 21 (2018) 32–37]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alexander Bentley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin Tin Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.102597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03792845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Funerary practices and spatial dynamic at Oakaie 1, a burial ground at the transition of the Neolithic and Bronze Age in Myanmar (Burma)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin Tin Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (3), pp.539-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.15029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myanmar's earliest Maritime Silk Road port-settlements revealed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maung Sun Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalayar Myat Myat Htwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Htet Myat Thu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2018.247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02393445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient genomes document multiple waves of migration in Southeast Asian prehistory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Lipson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Cheronet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapan Mallick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadin Rohland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Oxenham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6397), pp.92 - 95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat3188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01870144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Social differences in Neolithic/Bronze Age Myanmar: 87Sr/86Sr in skeletal remains from Oakaie 1 and Nyaung'gan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alexander Bentley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin Tin Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.06.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03810925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A first absolute chronology for Late Neolithic to Early Bronze Age Myanmar: new AMS 14 C dates from Nyaung'gan and Oakaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myo Min Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin Tin Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thu Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (363), pp.690-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2018.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mission archéologique française au Myanmar - Excavation of Nyaung'gan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin Tin Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioarchaeology in Southeast Asia and the Pacific: Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metallurgical traditions and metal exchange networks in late prehistoric central Myanmar, c. 1000 BC to c. AD 500</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalayar Myat Myat Htwe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrto Georgakopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12520-016-0436-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01634575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dating the Myanmar Bronze Age: Preliminary 14C Dates from the Oakaie 1 Cemetery near Nyaung'gan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucy Andia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Indo-Pacific Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (2015), pp.38-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7152/jipa.v39i0.14902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et interactions culturelles dans l’Asie du Sud-Est protohistoriques, le cas du Myanmar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Saw Naing Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daw Kay Thwe Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133pa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chroniques insulaires dans le Pacifique Sud : 2000 ans de dynamiques familiales, biologiques et culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wanda Zinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la Société d'Anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/133on⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04902589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funerary practices within Mortuary Complex F, New insights from recent excavations on Marawah Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noura Al Hameli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Thorburn Cuttler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jonathan Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Magee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in UAE Archaeology Proceedings of Abu Dhabi’s Archaeology Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Abu Dhabi, United Arab Emirates. pp.73-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myanmar funerary archaeology in a regional perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Living in the Dry Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906444v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode and tempo of life courses of South Pacific Islanders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+                <w:t xml:space="preserve">The Bay of Bengal and Peninsular Myanmar Early Port-Settlements of the Maritime Silk Road (Late Centuries BCE-Early Centuries CE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Valentin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dussubieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03906391v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living in the Dry Zone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mode and tempo of life courses of South Pacific Islanders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Herrscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Balter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
+              <w:t xml:space="preserve">, Indo-Pacific Prehistory Association, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918194v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bay of Bengal and Peninsular Myanmar Early Port-Settlements of the Maritime Silk Road (Late Centuries BCE-Early Centuries CE)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Myanmar funerary archaeology in a regional perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918189v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age and sex structure of burial sites in continental Southeast Asia, a funerary perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daw Kay Thwe Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U Saw Naing Oo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daw Tin Tin Win</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22th Conference of Indo-Pacific Prehistory Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, chiang Mai, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906418v1</w:t>
-              </w:r>
-[...2339 lines deleted...]
-                <w:t xml:space="preserve">hal-01529079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des morts aux vivants, l'occultation du funéraire en Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Collectif. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, session Le poids de l’histoire des sciences et l’hégémonie européenne en préhistoire (H. Forestier et V. Zeitoun dir.), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29e Congrès préhistorique de France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des morts aux vivants, l’occultation du funéraire en Asie du Sud-Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Valentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, Actes du 29e Congrès préhistorique de France (« Hiatus, lacunes et absences : identifier et interpréter les vides archéologiques »)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3964,114 +4098,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archéologie funéraire de la fin de la préhistoire de la région centrale du Myanmar (Birmanie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Nanterre - Paris X, 2022. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022PA100137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05155842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4139,51 +4273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABD6EA2F"/>
+    <w:nsid w:val="97C04D6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4370,51 +4504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-pradier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0169-7589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268835721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902591v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Saw Naing Oo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372826v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Al Hameli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thorburn Cuttler" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Magee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906444v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906391v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918194v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Willis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906418v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Tin Tin Win" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05229820v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Pryce" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431q" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532674v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rogers" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Halcrow" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kleffmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02265-9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111726v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413972v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Nafplioti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Turchyn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Bradbury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cooper" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106418" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364909v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carrignon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw Naing Oo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774323000185" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006327v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roberts" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103900" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878468v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petchey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2022.100368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Georjon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Thu Thu Win" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100240" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499487v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alexander Bentley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100260" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03792845v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102597" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440839v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15029" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Myat Thu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castillo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.247" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870144v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lipson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cheronet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapan Mallick" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oxenham" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3188" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03810925v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.030" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529057v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Georgakopoulou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0436-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529079v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Andia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v39i0.14902" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021427v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05155842v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA100137" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-pradier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0169-7589" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/268835721" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491650v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Casile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supriya Varma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sarmiento Castillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankita Battacharya" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sampurna Bordoloi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322422v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05627845v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Skopal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souliya Bounxayhip" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cooper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dussubieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2026.10352" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-05229820v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Valentin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.O. Pryce" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1431q" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Willis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rogers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Halcrow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Kleffmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-025-02265-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111726v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Nafplioti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Turchyn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Bradbury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cooper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106418" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carrignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Cadet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saw Naing Oo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959774323000185" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04006327v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roberts" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.103900" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878468v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petchey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2022.100368" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498297v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Georjon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Tin Tin Win" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Thu Thu Win" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2020.100240" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499487v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alexander Bentley" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2021.100260" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03792845v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102597" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440839v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.15029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02393445v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maung Sun Win" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalayar Myat Myat Htwe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Htet Myat Thu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castillo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.247" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01870144v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Lipson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Cheronet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapan Mallick" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadin Rohland" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Oxenham" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat3188" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03810925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.06.030" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529057v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01634575v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrto Georgakopoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Martin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Vega" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-016-0436-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529079v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Andia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v39i0.14902" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902591v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Saw Naing Oo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daw Kay Thwe Oo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133pa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Balter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Zinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/133on" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04372826v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Al Hameli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Thorburn Cuttler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Magee" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918194v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918189v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906444v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906418v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906543v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05155842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022PA100137" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>