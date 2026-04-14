--- v0 (2026-03-21)
+++ v1 (2026-04-14)
@@ -201,801 +201,801 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique des étrennes sous Jean sans Peur et Philippe le Bon : un miroir des relations au sein de l’hôtel et de la cour ?</w:t>
+                <w:t xml:space="preserve">Largesse oblige ? Les princes face aux dons, aux pots-de-vin et à la corruption Bourgogne, France et marges de l’Empire, du XIIIe au XVIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Rameau</w:t>
-[...47 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">David Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Hors-série n° 16 (Hors-série n°16), </w:t>
-[...483 lines deleted...]
-                <w:t xml:space="preserve">hal-03657251v1</w:t>
+              <w:t xml:space="preserve">, Hors-série n° 16 (Hors-série n°16), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Largesse oblige ? Les princes face aux dons, aux pots-de-vin et à la corruption Bourgogne, France et marges de l’Empire, du XIIIe au XVIe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La pratique des étrennes sous Jean sans Peur et Philippe le Bon : un miroir des relations au sein de l’hôtel et de la cour ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications du Centre européen d'études bourguignonnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.163-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Largesse oblige ? Les princes face aux dons, aux pots-de-vin et à la corruption Bourgogne, France et marges de l’Empire, du XIIIe au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hors-série n° 16 (Hors-série n°16), 2025, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Hors-série n° 16 (Hors-série n°16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jehan, Jehan ! Je t’ay nourri trop gras » : l’ascension de Jean Coustain à la cour de Bourgogne, une générosité princière désordonnée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 450 (1), pp.193-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe le Bon et la réglementation des vins étrangers à Beaune : enjeux économiques et politiques dans les ordonnances de 1466</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crescentis : Revue internationale d'histoire de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/crescentis.1601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Largesses, pots-de-vin et « diplomatie du vin » ? Les dons en vin sous le principat de Jean sans Peur (1404-1419)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome 94 (3), pp.5-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anbo.223.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR - Gresser Pierre, Les vins des ducs-comtes de Bourgogne dans le vignoble jurassien à la fin du Moyen Âge, Lons-le-Saunier, Mêta Jura, 2019, dans Annales de Bourgogne, vol. 93-1, 2020, pp. 121-124. 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR - Becchia Cécile, Les Bourgeois et le prince. Dijonnais et Lillois auprès du pouvoir bourguignon (1419-1477), Paris, Classiques Garnier, 2019, 548 p., Annales de Bourgogne, 92-1, 2020 pp. 175-177.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05337511v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR - Léthenet Benoît, Espions et pratiques du renseignement : les élites mâconnaises au début du XVe siècle, Strasbourg, Presses universitaires de Strasbourg, 2019, 410 p., Annales de Bourgogne, 92-1, 2020 pp. 171-175.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1013,51 +1013,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le don fait date. La générosité des ducs de Bourgogne Jean sans Peur et Philippe le Bon : entre temps de la cour, stratégies politiques et agendas personnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Master Histoire - Cultures et idéologies politiques fin du Moyen Age - Première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elodie-Lecuppre-Desjardin; Jean-Baptiste Santamaria, Jan 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1082,51 +1082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique des étrennes sous Jean sans Peur et Philippe le Bon : un miroir des relations au sein de l’hôtel et de la cour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hôtels et vie de cour en pays bourguignons et voisins (XIVe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre européen d’Études bourguignonnes (CEEB), Sep 2024, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1151,51 +1151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Pour consideracion des bons et aggreables services”: dons, musiciens et communication politique à la cour de Bourgogne (1404–1467)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sounds of Power Sonic Court Rituals In- and Outside Europe in the 15th – 17th Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut für Musikwissenschaft der Universität Bern; University of Bern, Jun 2021, Bern (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1220,51 +1220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gifts, Networks and Digitized Corpora. Rethinking the Territorial Sovereignty in the Principality of Burgundy under John the Fearless and Philip the Good (1404-1467)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Leeds, Jul 2023, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1289,51 +1289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris vaut bien quelques dons ? Jean sans Peur, Philippe le Bon et leurs réseaux parisiens au temps de la guerre civile (1407-1435)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dons, pots-de-vin et corruption. Bourgogne, France, Empire (XIIIe- XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DOKIMA, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1358,51 +1358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour don a lui fait&amp;quot; : dons en vin et communication politique sous le principat de Jean sans Peur (1404-1419)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences jeunes chercheurs sur la Bourgogne antique et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1459,51 +1459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris vaut bien quelques dons ? Jean sans Peur, Philippe le Bon et leurs réseaux parisiens au temps de la guerre civile (1407-1435)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre - BUCEMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Largesse oblige ? Les princes face aux dons, aux pots-de-vin et à la corruption (Bourgogne, France et marges de l’Empire, du XIIIe au XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série n° 16, Bulletin du Centre d'études médiévales d'Auxerre - BUCEMA, 2025, </w:t>
@@ -1541,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une symphonie de faveurs. Les dons aux musiciens, entre communication politique et expression du pouvoir à la cour de Bourgogne (1404-1467)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demirbaş Tül; Scharrer Margret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sounds of Power. Sonic Court Rituals In – And Outside Europe in the 15th – 17th Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Böhlau-Verlag, pp.175-189, 2024, 978-3412528980</w:t>
@@ -1646,51 +1646,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un concordat du don et du coeur ». Fidéliser, gouverner et représenter le pouvoir sous Jean sans Peur et Philippe le Bon (1404-1467)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Bourgogne Franche-Comté (COMUE) (UBFC), 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1749,51 +1749,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1442. Philippe le Bon rencontre Frédéric III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. Fragments d’un territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1908,51 +1908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72F3171B"/>
+    <w:nsid w:val="A59F9B7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2139,51 +2139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-rameau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7287-4450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290820v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rameau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0193" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.223.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15493" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1548t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04981702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-rameau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7287-4450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rameau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15493" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15492" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138037v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363309v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.223.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1548t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04981702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>