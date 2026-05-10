--- v1 (2026-04-14)
+++ v2 (2026-05-10)
@@ -201,801 +201,801 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Largesse oblige ? Les princes face aux dons, aux pots-de-vin et à la corruption Bourgogne, France et marges de l’Empire, du XIIIe au XVIe siècle</w:t>
+                <w:t xml:space="preserve">La pratique des étrennes sous Jean sans Peur et Philippe le Bon : un miroir des relations au sein de l’hôtel et de la cour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Publications du Centre européen d'études bourguignonnes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65, pp.163-180</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Largesse oblige ? Les princes face aux dons, aux pots-de-vin et à la corruption Bourgogne, France et marges de l’Empire, du XIIIe au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Bardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hors-série n° 16 (Hors-série n°16), 2025, </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05337511v1</w:t>
+              <w:t xml:space="preserve">, 2025, Hors-série n° 16 (Hors-série n°16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jehan, Jehan ! Je t’ay nourri trop gras » : l’ascension de Jean Coustain à la cour de Bourgogne, une générosité princière désordonnée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 450 (1), pp.193-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdn.450.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe le Bon et la réglementation des vins étrangers à Beaune : enjeux économiques et politiques dans les ordonnances de 1466</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crescentis : Revue internationale d'histoire de la vigne et du vin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58335/crescentis.1601⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Largesses, pots-de-vin et « diplomatie du vin » ? Les dons en vin sous le principat de Jean sans Peur (1404-1419)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome 94 (3), pp.5-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/anbo.223.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR - Gresser Pierre, Les vins des ducs-comtes de Bourgogne dans le vignoble jurassien à la fin du Moyen Âge, Lons-le-Saunier, Mêta Jura, 2019, dans Annales de Bourgogne, vol. 93-1, 2020, pp. 121-124. 2021.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR - Becchia Cécile, Les Bourgeois et le prince. Dijonnais et Lillois auprès du pouvoir bourguignon (1419-1477), Paris, Classiques Garnier, 2019, 548 p., Annales de Bourgogne, 92-1, 2020 pp. 175-177.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CR - Léthenet Benoît, Espions et pratiques du renseignement : les élites mâconnaises au début du XVe siècle, Strasbourg, Presses universitaires de Strasbourg, 2019, 410 p., Annales de Bourgogne, 92-1, 2020 pp. 171-175.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rameau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Annales de Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03657251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique des étrennes sous Jean sans Peur et Philippe le Bon : un miroir des relations au sein de l’hôtel et de la cour ?</w:t>
-[...73 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Largesse oblige ? Les princes face aux dons, aux pots-de-vin et à la corruption Bourgogne, France et marges de l’Empire, du XIIIe au XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Hors-série n° 16 (Hors-série n°16), </w:t>
-[...352 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">, Hors-série n° 16 (Hors-série n°16), 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...126 lines deleted...]
-                <w:t xml:space="preserve">hal-03657251v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1013,51 +1013,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le don fait date. La générosité des ducs de Bourgogne Jean sans Peur et Philippe le Bon : entre temps de la cour, stratégies politiques et agendas personnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche Master Histoire - Cultures et idéologies politiques fin du Moyen Age - Première modernité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elodie-Lecuppre-Desjardin; Jean-Baptiste Santamaria, Jan 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1082,51 +1082,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pratique des étrennes sous Jean sans Peur et Philippe le Bon : un miroir des relations au sein de l’hôtel et de la cour ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hôtels et vie de cour en pays bourguignons et voisins (XIVe-XVIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre européen d’Études bourguignonnes (CEEB), Sep 2024, Lausanne ( CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1151,51 +1151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Pour consideracion des bons et aggreables services”: dons, musiciens et communication politique à la cour de Bourgogne (1404–1467)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sounds of Power Sonic Court Rituals In- and Outside Europe in the 15th – 17th Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut für Musikwissenschaft der Universität Bern; University of Bern, Jun 2021, Bern (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1220,51 +1220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gifts, Networks and Digitized Corpora. Rethinking the Territorial Sovereignty in the Principality of Burgundy under John the Fearless and Philip the Good (1404-1467)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Medieval Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Leeds, Jul 2023, Leeds (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1289,51 +1289,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris vaut bien quelques dons ? Jean sans Peur, Philippe le Bon et leurs réseaux parisiens au temps de la guerre civile (1407-1435)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dons, pots-de-vin et corruption. Bourgogne, France, Empire (XIIIe- XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DOKIMA, Jun 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1358,51 +1358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour don a lui fait&amp;quot; : dons en vin et communication politique sous le principat de Jean sans Peur (1404-1419)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences jeunes chercheurs sur la Bourgogne antique et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1459,51 +1459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris vaut bien quelques dons ? Jean sans Peur, Philippe le Bon et leurs réseaux parisiens au temps de la guerre civile (1407-1435)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre - BUCEMA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Largesse oblige ? Les princes face aux dons, aux pots-de-vin et à la corruption (Bourgogne, France et marges de l’Empire, du XIIIe au XVIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série n° 16, Bulletin du Centre d'études médiévales d'Auxerre - BUCEMA, 2025, </w:t>
@@ -1541,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une symphonie de faveurs. Les dons aux musiciens, entre communication politique et expression du pouvoir à la cour de Bourgogne (1404-1467)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Demirbaş Tül; Scharrer Margret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sounds of Power. Sonic Court Rituals In – And Outside Europe in the 15th – 17th Centuries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Böhlau-Verlag, pp.175-189, 2024, 978-3412528980</w:t>
@@ -1646,51 +1646,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Un concordat du don et du coeur ». Fidéliser, gouverner et représenter le pouvoir sous Jean sans Peur et Philippe le Bon (1404-1467)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Bourgogne Franche-Comté (COMUE) (UBFC), 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1749,51 +1749,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1442. Philippe le Bon rencontre Frédéric III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rameau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire(s) de Bourgogne-Franche-Comté. Fragments d’un territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1908,51 +1908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A59F9B7C"/>
+    <w:nsid w:val="49A4DA9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2139,51 +2139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-rameau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7287-4450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337511v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rameau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15493" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290820v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15492" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138037v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0193" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363309v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1601" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.223.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657222v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657255v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657251v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1548t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04981702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-rameau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7287-4450" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290820v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rameau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15492" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138037v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdn.450.0193" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363309v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58335/crescentis.1601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anbo.223.0005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657222v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657251v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337511v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15493" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745983v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03949027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746006v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1548t" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04981702v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975654v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>