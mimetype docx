--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -866,273 +866,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des métadonnées et paradonnées pour mieux exploiter des données d’enquêtes pour la recherche</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dataverse, an open and collaborative source research data repository software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Danciu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Brunel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jim Meyers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Villette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mate la Science ouverte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Métier MATE, 2021, Virtuel, France</w:t>
+              <w:t xml:space="preserve">13th European DDI User Conference 2021, Training FAIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDDI, Nov 2021, Virtuel, France. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432005v1</w:t>
+                <w:t xml:space="preserve">hal-03891601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataverse, an open and collaborative source research data repository software</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Rouxel</w:t>
+                <w:t xml:space="preserve">Des métadonnées et paradonnées pour mieux exploiter des données d’enquêtes pour la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Danciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Gallis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jim Meyers</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Groshens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European DDI User Conference 2021, Training FAIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDDI, Nov 2021, Virtuel, France. pp.13</w:t>
+              <w:t xml:space="preserve">Mate la Science ouverte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Métier MATE, 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891601v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workshop: Let's take a look at a DDI-documented paradataset collected by an in-house panel information system!</w:t>
               </w:r>
@@ -1601,51 +1601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03994930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouxel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Villette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f2e833ef9492e0e0aef17dd4159375b1da979205;origin=https://github.com/CDSP-SCPO/metadata-middleware;visit=swh:1:snp:9548a6d3e9eeeddf23d4705f09e19ea09ecf62b8;anchor=swh:1:rev:9cf7c12739ec9987f4090f78426b9e7937efd25f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04138204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Lema&#238;tre-Salmon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cde778631b116f6ad49b209918c6883c73e99f07;origin=https://github.com/CDSP-SCPO/WPSS-for-ESS-webpanel;visit=swh:1:snp:7daf379cca4b8e5717aba894de82633020e1a679;anchor=swh:1:rev:c3bb449e52de20ed33e483cac46fd3551f6d86d6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03907913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d2fc264729a82b1646c1045eb45b2498acebb5d6;origin=https://github.com/CDSP-SCPO/dataverse-feed;visit=swh:1:snp:0c99353433b8605c50058a229976a7e64a79e49a;anchor=swh:1:rev:4fc27137a9b9f4bf5804337cca000bbb695784d3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03960295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Epee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3c442aec1370cfc0869ad0fa1627a8a7728fec91;origin=https://github.com/CDSP-SCPO/wpss-doc;visit=swh:1:snp:ae236000b1d6b5da42695d46e419abbd206e138e;anchor=swh:1:rev:93794632e02516b4b6fa417c95472f75a8a1e289" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03923285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7529240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03891601v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Meyers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mougin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03994930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rouxel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Villette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f2e833ef9492e0e0aef17dd4159375b1da979205;origin=https://github.com/CDSP-SCPO/metadata-middleware;visit=swh:1:snp:9548a6d3e9eeeddf23d4705f09e19ea09ecf62b8;anchor=swh:1:rev:9cf7c12739ec9987f4090f78426b9e7937efd25f" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04138204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Agren" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaury Lema&#238;tre-Salmon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:cde778631b116f6ad49b209918c6883c73e99f07;origin=https://github.com/CDSP-SCPO/WPSS-for-ESS-webpanel;visit=swh:1:snp:7daf379cca4b8e5717aba894de82633020e1a679;anchor=swh:1:rev:c3bb449e52de20ed33e483cac46fd3551f6d86d6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03907913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d2fc264729a82b1646c1045eb45b2498acebb5d6;origin=https://github.com/CDSP-SCPO/dataverse-feed;visit=swh:1:snp:0c99353433b8605c50058a229976a7e64a79e49a;anchor=swh:1:rev:4fc27137a9b9f4bf5804337cca000bbb695784d3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03960295v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothaire Epee" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:3c442aec1370cfc0869ad0fa1627a8a7728fec91;origin=https://github.com/CDSP-SCPO/wpss-doc;visit=swh:1:snp:ae236000b1d6b5da42695d46e419abbd206e138e;anchor=swh:1:rev:93794632e02516b4b6fa417c95472f75a8a1e289" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Danciu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03923285v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chevallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936032v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7529240" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03891601v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Meyers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Colin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Gallis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Groshens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02873594v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02874088v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellac" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mougin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03906364v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>