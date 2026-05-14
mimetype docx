--- v0 (2026-04-18)
+++ v1 (2026-05-14)
@@ -597,559 +597,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738022v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of shock absorption capacities of three types of mouthguards: A comparative in vitro study</w:t>
+                <w:t xml:space="preserve">Influence of the surrounding environment on the response of seated midsize male volunteers subjected to lateral sled accelerations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arfi Yohan</w:t>
+                <w:t xml:space="preserve">Maria Gonzalez-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Aurélie</w:t>
+                <w:t xml:space="preserve">Steffen Peldschus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapie Laurent</w:t>
+                <w:t xml:space="preserve">Jens Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandoz Baptiste</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Persohn Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dental Traumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/edt.12968⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.112382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589012v1</w:t>
+                <w:t xml:space="preserve">hal-05454380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Posture on the Inspiratory and Expiratory Components of Vital Capacity in Healthy Humans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manual versus automatic chest compression devices for cardiopulmonary resuscitation under zero gravity (The MACCC -OG study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Reynette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Attali</w:t>
+                <w:t xml:space="preserve">Luc Sagnières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
+                <w:t xml:space="preserve">Benjamin Pequignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Valentin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+                <w:t xml:space="preserve">Bruno Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Straus</w:t>
+                <w:t xml:space="preserve">Stephane Zuily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archivos de Bronconeumología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Resuscitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 203, pp.110385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arbres.2024.09.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920488v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manual versus automatic chest compression devices for cardiopulmonary resuscitation under zero gravity (The MACCC -OG study)</w:t>
+                <w:t xml:space="preserve">Effects of Posture on the Inspiratory and Expiratory Components of Vital Capacity in Healthy Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Reynette</w:t>
+                <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Sagnières</w:t>
+                <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pequignot</w:t>
+                <w:t xml:space="preserve">Rémi Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Levy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Zuily</w:t>
+                <w:t xml:space="preserve">Christian Straus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resuscitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resuscitation.2024.110385⟩</w:t>
+              <w:t xml:space="preserve">Archivos de Bronconeumología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arbres.2024.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706036v1</w:t>
+                <w:t xml:space="preserve">hal-04920488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the surrounding environment on the response of seated midsize male volunteers subjected to lateral sled accelerations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of shock absorption capacities of three types of mouthguards: A comparative in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arfi Yohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Gonzalez-Garcia</w:t>
+                <w:t xml:space="preserve">Benoit Aurélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Peldschus</w:t>
+                <w:t xml:space="preserve">Tapie Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Weber</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Sandoz Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persohn Sylvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 177, pp.112382. </w:t>
+              <w:t xml:space="preserve">Dental Traumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2024.112382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/edt.12968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454380v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neck stiffness and range of motion for young males and females</w:t>
               </w:r>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Persohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 105, 105952 (9 p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1698,51 +1698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Demuynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144, pp.105343. </w:t>
@@ -2459,90 +2459,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decreased respiratory-related postural perturbations at the cervical level under cognitive load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Rivals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Nierat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierantonio Laveneziana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 120 (5), pp.1063-1074. </w:t>
@@ -2839,51 +2839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation of Respiratory-Related Postural Perturbation Is Achieved by Maintenance of Head-to-Pelvis Alignment in Healthy Humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3092,321 +3092,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of elasticity of child rib cortical bone using quantitative computed tomography</w:t>
+                <w:t xml:space="preserve">Will automated driving technologies make today's effective restraint systems obsolete?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yumin Zhu</w:t>
+                <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bermond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+                <w:t xml:space="preserve">Philippe Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/2471368⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 107 (10), pp.1590-1592. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2105/AJPH.2017.304009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560096v1</w:t>
+                <w:t xml:space="preserve">hal-01593136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Will automated driving technologies make today's effective restraint systems obsolete?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo assessment of elasticity of child rib cortical bone using quantitative computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Subit</w:t>
+                <w:t xml:space="preserve">Jacqueline Payen de La Garanderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Vezin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laporte</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 107 (10), pp.1590-1592. </w:t>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2105/AJPH.2017.304009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2017/2471368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593136v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breathing through a spirometer perturbs balance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3876,51 +3876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper Body Skeletal Posture of the Average Pedestrian Male from Upright High-Resolution X-ray Images – Comparison to the THUMS Pedestrian Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Subit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth Paas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4300,51 +4300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26 (6), pp. 535-542. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4787,51 +4787,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00543247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4866,51 +4866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Chadefaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Fabre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5192,248 +5192,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02293336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Passive Model to Mimic Dynamic Head/Neck Movements</w:t>
+                <w:t xml:space="preserve">Intra cranial volume quantification from 3D reconstruction based on CT-scan data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Saraç</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Laporte</w:t>
+                <w:t xml:space="preserve">Pm. François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Decq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société de Biomécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382927⟩</w:t>
+              <w:t xml:space="preserve">42éme Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Reims, France. pp.81-82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05448818v1</w:t>
+                <w:t xml:space="preserve">hal-02181550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra cranial volume quantification from 3D reconstruction based on CT-scan data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of a Passive Model to Mimic Dynamic Head/Neck Movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Decq</w:t>
+                <w:t xml:space="preserve">H Saraç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42éme Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Reims, France. pp.81-82, </w:t>
+              <w:t xml:space="preserve">Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Reims, France. pp.191-192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382870⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181550v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05448818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the stress generated by theendoscopic movement in the brain parenchymaduring intra ventricular surgical procedure</w:t>
               </w:r>
@@ -5737,385 +5737,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02457452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation in vivo des propriétés mécaniques des côtes de l'enfant, à partir de tomodensitométrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">In vivo assessment of the mechanical properties of the child cortical bone using quantitative computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Payen de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-B Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Biomécanique des Chocs (GRBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, PARIS, France. 20 p</w:t>
+              <w:t xml:space="preserve">7th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323984v1</w:t>
+                <w:t xml:space="preserve">hal-01064310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Response of the Head Kinematics - Influence of a Disturbed Visual Flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation in vivo des propriétés mécaniques des côtes de l'enfant, à partir de tomodensitométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Payen de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupe de Recherche en Biomécanique des Chocs (GRBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, PARIS, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064306v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of the mechanical properties of the child cortical bone using quantitative computed tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Bermond</w:t>
+                <w:t xml:space="preserve">Transient Response of the Head Kinematics - Influence of a Disturbed Visual Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Payen de La Garanderie</w:t>
+                <w:t xml:space="preserve">Clément Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-B Pialat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Yves Le Coz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064310v1</w:t>
+                <w:t xml:space="preserve">hal-01064306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric finite element modeling of the thoracic spine. Geometry and mesh evaluations.</w:t>
               </w:r>
@@ -6239,77 +6239,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo characterization of the child rib mechanical properties using quantitative computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Payen de La Garanderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6345,1414 +6345,1414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo assessment of the mechanical properties of the child cortical bone using quantitative computed tomography</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Variability of Child Rib Bone Hounsfield Units using in vivo Computed Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaki Sidelkeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Badina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boston, United States. 2 p</w:t>
+              <w:t xml:space="preserve">International Research Council on the Biomechanics of Injury</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sweden. pp.270-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315849v1</w:t>
+                <w:t xml:space="preserve">hal-01065589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of Child Rib Bone Hounsfield Units using in vivo Computed Tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subject-specific finite element model of child's thorax: construction and first validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vit Novacek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Research Council on the Biomechanics of Injury</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sweden. pp.270-279</w:t>
+              <w:t xml:space="preserve">17th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, EDIMBOURG, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065589v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subject-specific finite element model of child's thorax: construction and first validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties assessment of child trunk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Vajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Alonzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vit Novacek</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, EDIMBOURG, France. 1 p</w:t>
+              <w:t xml:space="preserve">22nd Congress of the International Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, CAPE TOWN, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323091v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties assessment of child trunk</w:t>
+                <w:t xml:space="preserve">Mechanical Properties assessment of child trunk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Vajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bruyère-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Congress of the International Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, CAPE TOWN, South Africa. 1 p</w:t>
+              <w:t xml:space="preserve">Réunion équipe biomécanique – LBMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01469153v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties assessment of child trunk</w:t>
+                <w:t xml:space="preserve">Contribution à la Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion équipe biomécanique – LBMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Bron, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Groupement De Recherche (GDR) 2610 Biomécanique des chocs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615300v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
+                <w:t xml:space="preserve">Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupement De Recherche (GDR) 2610 Biomécanique des chocs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2008, Bron, France</w:t>
+              <w:t xml:space="preserve">, Dec 2007, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435079v1</w:t>
+                <w:t xml:space="preserve">hal-03435114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la modélisation géométrique et mécanique du tronc de l'enfant</w:t>
+                <w:t xml:space="preserve">Contribution à la Modélisation Géométrique et Mécanique du Tronc de l'Enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laporte</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...236 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'animation scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo assessment of the mechanical properties of the child cortical bone using quantitative computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yumin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Payen-De-La-Garanderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Pialat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visite HCERES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03204394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">In vivo assessment of the mechanical properties of the child cortical bone using quantitative computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yumin Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Payen de La Garanderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Pialat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boston, United States. 7th World Congress of Biomechanics, 2 p, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude de la compliance thoracique des enfants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bruyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Sandoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Stagnara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visite AERES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Bron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03205621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la modélisation géométrique et mécanique du tronc de l'enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de Rencontre des doctorants 2e année du réseau ParisTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, PARIS, France. Journée de Rencontre des doctorants 2e année du réseau ParisTech, 1 p, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7931,51 +7931,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A51FC35C"/>
+    <w:nsid w:val="5BD5AC98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8162,51 +8162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-sandoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9054-2617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14345675X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209232644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358562180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Valtaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Arfi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sandoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Persohn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/edt.70052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Quarrington" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S P Robertson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2025.08.331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738022v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Olayan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14535" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589012v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfi Yohan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aur&#233;lie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapie Laurent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoz Baptiste" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Persohn Sylvain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/edt.12968" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04920488v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Attali" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valentin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arbres.2024.09.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04706036v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Reynette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sagni&#232;res" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pequignot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zuily" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110385" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454380v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peldschus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Weber" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112382" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S.P. Robertson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire F. Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112090" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-024-03517-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lespert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2023.3328860" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2023.105952" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Skalli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demuynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2022.105343" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05461345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Mackenzie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dutschke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Di Loreto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Forrest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew van den Berg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/09-10-02-0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03905456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Staquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Francois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laporte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04256-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026425v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lespert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Similowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sandoz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Ing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813419" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Remy-Neris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04345-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muth-Seng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brauge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soriau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Abbeele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niansong Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggeng Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Tian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tse/tdz012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00441" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim van den Abbeele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pomero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2471368" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vezin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2017.304009" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382851" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Gad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411916656022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dutchke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Finnie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Manavis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454511v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Lecompte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blancho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2016.00177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445867v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Paas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Davidsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931105" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Badina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karene Lambot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1070-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vajda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alonzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.02.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWZPWG63-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Savoie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-009-0535-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJGRLSQ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033422v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255841003717608" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543247v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pauleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Serre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-010-0675-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20B3952087B5F0ADE317DFA53E6583C4E2710137/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365442v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ouvrai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375805v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448818v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sara&#231;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382927" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181550v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laporte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382870" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181528v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Toubiana Meyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baudu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laporte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457452v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bourgeois-Bougrine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dallez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323984v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064306v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Provost" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Coz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Pialat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315849v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065589v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sidelkeir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323091v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Novacek" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469153v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vajda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615300v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435079v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350055v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435114v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615711v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204394v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen-De-La-Garanderie" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pialat" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205621v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stagnara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENAM0004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-sandoz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9054-2617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/14345675X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/209232644" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358562180" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462344v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Valtaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Arfi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tapie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sandoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Persohn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/edt.70052" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305685v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Quarrington" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S P Robertson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2025.08.331" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738022v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Olayan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;my Chardonnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14535" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454380v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gonzalez-Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Peldschus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Weber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Persohn Sylvain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112382" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04706036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Reynette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sagni&#232;res" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pequignot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Levy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Zuily" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resuscitation.2024.110385" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04920488v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Attali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierantonio Laveneziana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Valentin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Straus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arbres.2024.09.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arfi Yohan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aur&#233;lie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapie Laurent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandoz Baptiste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/edt.12968" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William S.P. Robertson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire F. Jones" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2024.112090" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-024-03517-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392854v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Lespert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rivals" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ros Kiri Ing" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Clavel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Similowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2023.3328860" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672764v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2023.105952" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592143v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Vergari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Skalli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Demuynck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2022.105343" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05461345v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Mackenzie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dutschke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Di Loreto" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Forrest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew van den Berg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/09-10-02-0007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03905456v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Staquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Francois" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laporte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Decq" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00701-020-04256-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026425v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Fran&#231;ois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03053464v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lespert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Attali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Similowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sandoz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Ing" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813419" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535514v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Remy-Neris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00030" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02591203v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Nierat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-020-04345-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278811v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Muth-Seng" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brauge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Soriau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van den Abbeele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878569v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niansong Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honggeng Li" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Tian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tse/tdz012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02125153v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00441" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184713v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxim van den Abbeele" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pomero" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593136v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Subit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vezin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2017.304009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560096v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumin Zhu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bermond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Pialat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/2471368" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583917v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jacq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382851" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01378801v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moreau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Gad" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411916656022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447395v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Dutchke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Anderson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Finnie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim Manavis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454511v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danping Wang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennyfer Lecompte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blancho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2016.00177" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445867v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Paas" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Davidsson" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Saletti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931105" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Badina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karene Lambot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mitton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-013-1070-5" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989777v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vajda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alonzo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere-Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2011.02.005" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWZPWG63-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849466v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coquet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Savoie" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thollon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Serre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-009-0535-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GJGRLSQ7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033422v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255841003717608" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543247v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pauleau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thollon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Serre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brunet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00276-010-0675-8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20B3952087B5F0ADE317DFA53E6583C4E2710137/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365442v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ouvrai" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chadefaux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375805v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293336v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181550v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laporte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Decq" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382870" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448818v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sara&#231;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382927" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181528v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205969v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivka Toubiana Meyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baudu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Laporte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457452v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bourgeois-Bougrine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachele Allena" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dallez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064310v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Payen de La Garanderie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-B Pialat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323984v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064306v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Provost" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Le Coz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205964v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311042v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065589v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Sidelkeir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323091v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vit Novacek" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruyere" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vajda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615300v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435079v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435114v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615711v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204394v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Payen-De-La-Garanderie" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pialat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315849v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205621v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Stagnara" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350055v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00005796v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010ENAM0004" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>