--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -1,80 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
-        <w:pict>
-[...6 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Baptiste Suchéras-Marx </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Baptiste Suchéras-Marx, PhD-HDRMaître de conférencesAix-Marseille Université - OSU Pythéas - Cerege</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -107,4183 +92,4183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The underground weathering of Toarcian black shales from SE France and its paleoenvironmental, taphonomical and biogeochemical consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Suan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Suan</w:t>
+                <w:t xml:space="preserve">Thomas Marfil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Marfil</w:t>
+                <w:t xml:space="preserve">Thierry Adatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Adatte</w:t>
+                <w:t xml:space="preserve">Bruno Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 477, pp.106809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2025.106809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04906194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D microfossil collection and its use in a remote micropaleontology practical work course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Micropaléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 89, pp.100868. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.revmic.2025.100868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148875v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of dust and temperature on primary productivity in Late Miocene oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Pillot</w:t>
+                <w:t xml:space="preserve">Anta‐clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anta‐clarisse Sarr</w:t>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Gramoullé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 40 (1), pp.e2023PA004838. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023PA004838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are marl-limestone alternations mainly driven by CaCO&amp;lt;SUB&amp;gt;3&amp;lt;/SUB&amp;gt; variations at the astronomical timescale? New insights from extraterrestrial &amp;lt;SUP&amp;gt;3&amp;lt;/SUP&amp;gt;He</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blard</w:t>
+                <w:t xml:space="preserve">B. Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Suchéras-Marx</w:t>
+                <w:t xml:space="preserve">G. Suan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Suan</w:t>
+                <w:t xml:space="preserve">B. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 614, pp.118173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04131488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Global Reassessment of the Spatial and Temporal Expression of the Late Miocene Biogenic Bloom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Pillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Suchéras-Marx</w:t>
+                <w:t xml:space="preserve">A.‐C. Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.‐C. Sarr</w:t>
+                <w:t xml:space="preserve">C. Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (3), pp.e2022PA004564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022PA004564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilation Changes Drive Orbital-Scale Deoxygenation Trends in the Late Cretaceous Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anta Clarisse Sarr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">Charlotte Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laugié</w:t>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Ladant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (19), pp.e2022GL099830. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL099830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837163v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+                <w:t xml:space="preserve">Cyclic evolution of phytoplankton forced by changes in tropical seasonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">Clara Bolton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Walker</w:t>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+                <w:t xml:space="preserve">Baptiste Sucheras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian Probert</w:t>
+                <w:t xml:space="preserve">Yair Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 601 (1), pp.79-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04195-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517096v1</w:t>
+                <w:t xml:space="preserve">hal-03536895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic evolution of phytoplankton forced by changes in tropical seasonality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ventilation Changes Drive Orbital-Scale Deoxygenation Trends in the Late Cretaceous Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Bolton</w:t>
+                <w:t xml:space="preserve">Anta Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
+                <w:t xml:space="preserve">Marie Laugié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Sucheras-Marx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yair Rosenthal</w:t>
+                <w:t xml:space="preserve">Jean Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04195-7⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (19), pp.e2022GL099830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL099830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03536895v1</w:t>
+                <w:t xml:space="preserve">hal-03837163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Ocean circulation in the North Atlantic Ocean during the Miocene: impact of the Greenland ice sheet and the Eastern Tethys Seaway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Pillot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A.‐C. Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.‐B. Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 37 (8), pp.e2022PA004415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022pa004415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Note: A universal method for measuring the thickness of microscopic calcite crystals, based on Bidirectional Circular Polarization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+                <w:t xml:space="preserve">Origin of manganese in nannofossil calcite based on synchrotron nanoXRF and Xanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gally</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+                <w:t xml:space="preserve">Camille Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Duboisset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pierre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18, pp.775-785. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, pp.101961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-18-775-2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.101961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467596v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of manganese in nannofossil calcite based on synchrotron nanoXRF and Xanes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The palaeoenvironmental context of Toarcian vertebrate-yielding shales of southern France (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahimsamba Bomou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Suan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Schlögl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.101961⟩</w:t>
+              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Carbon Cycle and Ecosystem Response to the Jenkyns Event in the Early Toarcian (Jurassic), 514, pp.SP514-2021-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/sp514-2021-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167060v1</w:t>
+                <w:t xml:space="preserve">hal-03384272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The palaeoenvironmental context of Toarcian vertebrate-yielding shales of southern France (Hérault)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stenopterygiids from the lower Toarcian of Beaujolais and a chemostratigraphic context for ichthyosaur preservation during the Toarcian Oceanic Anoxic Event Running header: Toarcian ichthyosaurs and the T-OAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Suan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahimsamba Bomou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Louis Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Schlögl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Carbon Cycle and Ecosystem Response to the Jenkyns Event in the Early Toarcian (Jurassic), 514, pp.SP514-2021-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/sp514-2021-16⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 514 (1), pp.153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/SP514-2020-232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03384272v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stenopterygiids from the lower Toarcian of Beaujolais and a chemostratigraphic context for ichthyosaur preservation during the Toarcian Oceanic Anoxic Event Running header: Toarcian ichthyosaurs and the T-OAE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Technical Note: A universal method for measuring the thickness of microscopic calcite crystals, based on Bidirectional Circular Polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Martin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Duboisset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1144/SP514-2020-232⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, pp.775-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-18-775-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357742v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoenvironmental context and significance of a partial elasmosaurid skeleton from the Albian of Haute-Provence, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
+                <w:t xml:space="preserve">Didier Bert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jorge Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cretaceous Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of high Sr/Ca in a Middle Jurassic murolith coccolith species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre S. Simionovici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre S. Simionovici</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rémi Tucoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1, pp.e25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31233/osf.io/dcfuq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The colonization of the oceans by calcifying pelagic algae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Mattioli</w:t>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biogeosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (12), pp.2501-2510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/bg-16-2501-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray nanotomography of coccolithophores reveals that coccolith mass and segment number correlate with grid size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+                <w:t xml:space="preserve">I. Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Probert</w:t>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Chushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-08635-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02049223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western Tethys Early and Middle Jurassic calcareous nannofossil biostratigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth-Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 197, pp.102908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02271329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical confidence intervals for relative abundances and abundance-based ratios: Simple practical solutions for an old overlooked question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Hammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151 (101751), pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marmicro.2019.101751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02171935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picking nannofossils: How and why</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Lena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Simionovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micropalaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, jmpaleo2016-013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/10.1144jmpaleo2016-013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering processes controlling mid-Jurassic coccolith turnover</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatsby Emperatriz López-Otálvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gatsby Emperatriz López-Otálvaro</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 125, pp.36 - 50. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2016.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2016.03.001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01403246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives on heterococcolith geochemical proxies based on high-resolution X-ray fluorescence mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Simionovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Tucoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (4), pp.390-403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gbi.12177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoenvironmental and paleobiological origins of coccolithophorid genus Watznaueria emergence during the late Aalenian-early Bajocian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paleobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (3), pp.415-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/pab.2015.8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Jurassic coccolith fluxes: A novel approach by automated quantification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Downsizing the pelagic carbonate factory: Impacts of calcareous nannoplankton evolution on carbonate burial over the past 17 million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorijntje Henderiks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2014.06.002⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123 (Part A), pp.97-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2014.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136429v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downsizing the pelagic carbonate factory: Impacts of calcareous nannoplankton evolution on carbonate burial over the past 17 million years</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Middle Jurassic coccolith fluxes: A novel approach by automated quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Gally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2014.10.015⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.15-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097674v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of the Early Bajocian and the associated δ13C positive excursion based on cyclostratigraphy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Giraud</w:t>
+                <w:t xml:space="preserve">Marine vertebrate remains from the Toarcian–Aalenian succession of southern Beaujolais, Rhône, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Suan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Fernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
+                <w:t xml:space="preserve">Bouziane Khalloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 170, pp.107-118. </w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 150 (05), pp.822 - 834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1144/jgs2011-133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0016756812000982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419659v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine vertebrate remains from the Toarcian–Aalenian succession of southern Beaujolais, Rhône, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Palaeoenvironmental significance of Toarcian black shales and event deposits from southern Beaujolais, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Suan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bouziane Khalloufi</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 150 (05), pp.822 - 834. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756812000982⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 150 (04), pp.728 - 742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756812000970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686458v1</w:t>
+                <w:t xml:space="preserve">hal-01678968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental significance of Toarcian black shales and event deposits from southern Beaujolais, France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Duration of the Early Bajocian and the associated δ13C positive excursion based on cyclostratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Rousselle</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756812000970⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Geological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 170, pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1144/jgs2011-133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678968v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discorhabdus as a key coccolith genus for paleoenvironmental reconstructions (Middle Jurassic, Lusitanian Basin): Biometry and taxonomic status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.-E. López-Otálvaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Micropaleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 94-95, pp.45-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.06.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Middle Jurassic diversification of Watznaueria (coccolith-bearing algae) on the carbon cycle and delta C-13 of bulk marine carbonates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Allemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 86-87, pp.92-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2012.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2012.02.007⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00704715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astronomically-paced coccolith size variations during the early Pliensbachian (Early Jurassic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Suan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 295 (1-2), pp.281-292. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2010.06.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secular environmental precursors to Early Toarcian (Jurassic) extreme climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Suan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 290 (3-4), pp.448-458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4293,271 +4278,271 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des reptiles marins sous les pierres dorées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy E. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Suan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Janneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une carrière au Pays des Pierres Dorées – Exploitation, fossiles et minéraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amplifying factors leading to the collapse of primary producers during the Chicxulub impact and Deccan Traps eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Hir</w:t>
+                <w:t xml:space="preserve">Frédéric Fluteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Godderis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mass Extinctions, Volcanism, and Impacts: New Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 544, , pp.223-245, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/2020.2544(09)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03164650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4567,314 +4552,314 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tour in Monts d'Or and Southern Beaujolais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que la micropaléontologie aujourd'hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.B. Forel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micropaléontologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tour in the Luberon Regional Nature Park UNESCO Global Geopark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Coster</w:t>
+                <w:t xml:space="preserve">Stéphane Legal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Legal</w:t>
+                <w:t xml:space="preserve">Alexis Licht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Licht</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Léonide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05116407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId159"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5021,51 +5006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906194v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marfil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rousselle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2025.106809" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148875v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100868" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta&#8208;clarisse Sarr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoull&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023PA004838" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Suan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tibari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118173" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pillot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;C. Sarr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004564" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Clarisse Sarr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laugi&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099830" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sucheras-Marx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04195-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763405v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;B. Ladant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022pa004415" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101961" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384272v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schl&#246;gl" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp514-2021-16" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357742v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rulleau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP514-2020-232" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358719v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104293" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167041v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Simionovici" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dcfuq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165399v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2501-2019" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271329v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Duarte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102908" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171935v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Hammer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101751" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lena" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/10.1144jmpaleo2016-013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403246v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatsby Emperatriz L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.03.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4VCBP7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419631v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12177" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2015.8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136429v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbarin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2014.06.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097674v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.10.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419659v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2011-133" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686458v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fischer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000982" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678968v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000970" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419650v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.06.003" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXW0W3VK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00704715v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.02.007" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCWMJ48Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120302v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.06.006" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6LTGMH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602183v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.047" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889832v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127051v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860113v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116407v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;onide" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marfil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rousselle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2025.106809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148875v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta&#8208;clarisse Sarr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoull&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023PA004838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Suan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tibari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118173" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;C. Sarr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sucheras-Marx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04195-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Clarisse Sarr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laugi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099830" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;B. Ladant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022pa004415" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101961" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schl&#246;gl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp514-2021-16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rulleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP514-2020-232" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Simionovici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dcfuq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2501-2019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Duarte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102908" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101751" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419627v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/10.1144jmpaleo2016-013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatsby Emperatriz L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.03.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4VCBP7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2015.8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.10.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbarin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2014.06.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000982" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000970" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2011-133" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.06.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXW0W3VK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00704715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCWMJ48Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.06.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6LTGMH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889832v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;onide" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>