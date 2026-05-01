--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1770,291 +1770,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironmental context and significance of a partial elasmosaurid skeleton from the Albian of Haute-Provence, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of high Sr/Ca in a Middle Jurassic murolith coccolith species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
+                <w:t xml:space="preserve">Alexandre S. Simionovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bert</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Tucoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104293⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.e25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31233/osf.io/dcfuq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358719v1</w:t>
+                <w:t xml:space="preserve">hal-03167041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of high Sr/Ca in a Middle Jurassic murolith coccolith species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleoenvironmental context and significance of a partial elasmosaurid skeleton from the Albian of Haute-Provence, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.e25. </w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31233/osf.io/dcfuq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167041v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02358719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The colonization of the oceans by calcifying pelagic algae</w:t>
               </w:r>
@@ -2308,51 +2308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western Tethys Early and Middle Jurassic calcareous nannofossil biostratigraphy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Mattioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Hammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2874,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Simionovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Tucoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (4), pp.390-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3294,51 +3294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine vertebrate remains from the Toarcian–Aalenian succession of southern Beaujolais, Rhône, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,315 +3690,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discorhabdus as a key coccolith genus for paleoenvironmental reconstructions (Middle Jurassic, Lusitanian Basin): Biometry and taxonomic status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the Middle Jurassic diversification of Watznaueria (coccolith-bearing algae) on the carbon cycle and delta C-13 of bulk marine carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.-E. López-Otálvaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 94-95, pp.45-57. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86-87, pp.92-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419650v1</w:t>
+                <w:t xml:space="preserve">insu-00704715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Middle Jurassic diversification of Watznaueria (coccolith-bearing algae) on the carbon cycle and delta C-13 of bulk marine carbonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discorhabdus as a key coccolith genus for paleoenvironmental reconstructions (Middle Jurassic, Lusitanian Basin): Biometry and taxonomic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-E. López-Otálvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86-87, pp.92-100. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94-95, pp.45-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2012.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00704715v1</w:t>
+                <w:t xml:space="preserve">hal-01419650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astronomically-paced coccolith size variations during the early Pliensbachian (Early Jurassic)</w:t>
               </w:r>
@@ -4292,51 +4292,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des reptiles marins sous les pierres dorées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marfil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rousselle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2025.106809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148875v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta&#8208;clarisse Sarr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoull&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023PA004838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Suan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tibari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118173" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;C. Sarr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sucheras-Marx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04195-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Clarisse Sarr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laugi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099830" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;B. Ladant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022pa004415" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101961" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schl&#246;gl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp514-2021-16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rulleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP514-2020-232" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Simionovici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dcfuq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2501-2019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Duarte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102908" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101751" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419627v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/10.1144jmpaleo2016-013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatsby Emperatriz L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.03.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4VCBP7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2015.8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.10.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbarin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2014.06.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000982" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000970" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2011-133" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.06.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXW0W3VK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00704715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCWMJ48Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.06.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6LTGMH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889832v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;onide" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marfil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rousselle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2025.106809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148875v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta&#8208;clarisse Sarr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoull&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023PA004838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Suan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tibari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118173" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;C. Sarr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sucheras-Marx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04195-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Clarisse Sarr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laugi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099830" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;B. Ladant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022pa004415" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101961" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schl&#246;gl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp514-2021-16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rulleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP514-2020-232" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Simionovici" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dcfuq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104293" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2501-2019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Duarte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102908" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101751" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419627v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/10.1144jmpaleo2016-013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatsby Emperatriz L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.03.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4VCBP7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2015.8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.10.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbarin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2014.06.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000982" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000970" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2011-133" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00704715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.02.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCWMJ48Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.06.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXW0W3VK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.06.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6LTGMH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889832v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;onide" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>