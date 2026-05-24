--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -706,429 +706,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ventilation Changes Drive Orbital-Scale Deoxygenation Trends in the Late Cretaceous Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta Clarisse Sarr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laugié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Ladant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (19), pp.e2022GL099830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL099830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03517096v1</w:t>
+                <w:t xml:space="preserve">hal-03837163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic evolution of phytoplankton forced by changes in tropical seasonality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Coccolith size rules – What controls the size of coccoliths during coccolithogenesis?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Sucheras-Marx</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yair Rosenthal</w:t>
+                <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-021-04195-7⟩</w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 170, pp.102080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2021.102080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03536895v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ventilation Changes Drive Orbital-Scale Deoxygenation Trends in the Late Cretaceous Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclic evolution of phytoplankton forced by changes in tropical seasonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Bolton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anta Clarisse Sarr</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+                <w:t xml:space="preserve">Anta-Clarisse Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Laugié</w:t>
+                <w:t xml:space="preserve">Baptiste Sucheras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Ladant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+                <w:t xml:space="preserve">Yair Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (19), pp.e2022GL099830. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 601 (1), pp.79-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL099830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-021-04195-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837163v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Ocean circulation in the North Atlantic Ocean during the Miocene: impact of the Greenland ice sheet and the Eastern Tethys Seaway</w:t>
               </w:r>
@@ -1646,51 +1646,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technical Note: A universal method for measuring the thickness of microscopic calcite crystals, based on Bidirectional Circular Polarization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Gally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1770,291 +1770,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467596v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of high Sr/Ca in a Middle Jurassic murolith coccolith species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paleoenvironmental context and significance of a partial elasmosaurid skeleton from the Albian of Haute-Provence, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31233/osf.io/dcfuq⟩</w:t>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03167041v1</w:t>
+                <w:t xml:space="preserve">hal-02358719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoenvironmental context and significance of a partial elasmosaurid skeleton from the Albian of Haute-Provence, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sabine Grosjean</w:t>
+                <w:t xml:space="preserve">Evidence of high Sr/Ca in a Middle Jurassic murolith coccolith species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Bert</w:t>
+                <w:t xml:space="preserve">Alexandre S. Simionovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Ferreira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rémi Tucoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 108, </w:t>
+              <w:t xml:space="preserve">Peer Community In Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.e25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2019.104293⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31233/osf.io/dcfuq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02358719v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The colonization of the oceans by calcifying pelagic algae</w:t>
               </w:r>
@@ -2168,295 +2168,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray nanotomography of coccolithophores reveals that coccolith mass and segment number correlate with grid size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Western Tethys Early and Middle Jurassic calcareous nannofossil biostratigraphy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Beuvier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Y. Chushkin</w:t>
+                <w:t xml:space="preserve">Luís Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-08635-x⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.102908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02049223v1</w:t>
+                <w:t xml:space="preserve">hal-02271329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Western Tethys Early and Middle Jurassic calcareous nannofossil biostratigraphy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Mattioli</w:t>
+                <w:t xml:space="preserve">X-ray nanotomography of coccolithophores reveals that coccolith mass and segment number correlate with grid size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Beuvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Duarte</w:t>
+                <w:t xml:space="preserve">Y. Chushkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 197, pp.102908. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-08635-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02271329v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical confidence intervals for relative abundances and abundance-based ratios: Simple practical solutions for an old overlooked question</w:t>
               </w:r>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Øyvind Hammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2874,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Simionovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Tucoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (4), pp.390-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3294,51 +3294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine vertebrate remains from the Toarcian–Aalenian succession of southern Beaujolais, Rhône, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3690,315 +3690,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01419659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Middle Jurassic diversification of Watznaueria (coccolith-bearing algae) on the carbon cycle and delta C-13 of bulk marine carbonates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discorhabdus as a key coccolith genus for paleoenvironmental reconstructions (Middle Jurassic, Lusitanian Basin): Biometry and taxonomic status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.-E. López-Otálvaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Mattioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86-87, pp.92-100. </w:t>
+              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94-95, pp.45-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2012.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00704715v1</w:t>
+                <w:t xml:space="preserve">hal-01419650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discorhabdus as a key coccolith genus for paleoenvironmental reconstructions (Middle Jurassic, Lusitanian Basin): Biometry and taxonomic status</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of the Middle Jurassic diversification of Watznaueria (coccolith-bearing algae) on the carbon cycle and delta C-13 of bulk marine carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.-E. López-Otálvaro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Suchéras-Marx</w:t>
+                <w:t xml:space="preserve">Abel Guihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Micropaleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 94-95, pp.45-57. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 86-87, pp.92-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marmicro.2012.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2012.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419650v1</w:t>
+                <w:t xml:space="preserve">insu-00704715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astronomically-paced coccolith size variations during the early Pliensbachian (Early Jurassic)</w:t>
               </w:r>
@@ -4292,51 +4292,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des reptiles marins sous les pierres dorées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy E. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5006,51 +5006,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marfil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rousselle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2025.106809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148875v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta&#8208;clarisse Sarr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoull&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023PA004838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Suan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tibari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118173" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;C. Sarr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536895v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sucheras-Marx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04195-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Clarisse Sarr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laugi&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099830" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;B. Ladant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022pa004415" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101961" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schl&#246;gl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp514-2021-16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rulleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP514-2020-232" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167041v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Simionovici" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dcfuq" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358719v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104293" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2501-2019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Duarte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102908" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101751" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419627v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/10.1144jmpaleo2016-013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatsby Emperatriz L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.03.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4VCBP7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2015.8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.10.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbarin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2014.06.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000982" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000970" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2011-133" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00704715v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.02.007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCWMJ48Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.06.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXW0W3VK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.06.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6LTGMH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889832v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;onide" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Suan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marfil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Adatte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rousselle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2025.106809" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148875v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmic.2025.100868" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363317v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Pillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta&#8208;clarisse Sarr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gramoull&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023PA004838" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04131488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Such&#233;ras-Marx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Suan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Godet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tibari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118173" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Pillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.&#8208;C. Sarr" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bolton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Donnadieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022PA004564" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Clarisse Sarr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laugi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ladant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099830" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517096v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Walker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L Beaufort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.102080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bolton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta-Clarisse Sarr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Sucheras-Marx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Rosenthal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-04195-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763405v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;B. Ladant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022pa004415" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167060v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Giraud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daniel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Aubry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2021.101961" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384272v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahimsamba Bomou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Schl&#246;gl" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sabine Grosjean" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/sp514-2021-16" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357742v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Martin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rulleau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP514-2020-232" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467596v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gally" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Duboisset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-18-775-2021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358719v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Vincent" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ferreira" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2019.104293" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167041v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S. Simionovici" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tucoulou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31233/osf.io/dcfuq" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Mattioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Allemand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pittet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-16-2501-2019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Duarte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102908" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02049223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Beuvier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Probert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Beaufort" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chushkin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-08635-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;yvind Hammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2019.101751" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419627v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lena" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Simionovici" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/10.1144jmpaleo2016-013" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403246v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatsby Emperatriz L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L&#233;cuyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2016.03.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4VCBP7G-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419631v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gbi.12177" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2015.8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097674v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorijntje Henderiks" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2014.10.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136429v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbarin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2014.06.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686458v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fischer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Khalloufi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000982" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678968v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756812000970" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419659v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/jgs2011-133" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419650v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.-E. L&#243;pez-Ot&#225;lvaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marmicro.2012.06.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXW0W3VK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00704715v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2012.02.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCWMJ48Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2010.06.006" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7H6LTGMH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602183v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.047" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889832v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy E. Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Janneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164650v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Hir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Godderis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/2020.2544(09)" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127051v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860113v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Forel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116407v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Legal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Licht" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;onide" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>