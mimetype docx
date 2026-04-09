--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -583,524 +583,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring NAD+ metabolism in host–pathogen interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional divergence of SIR2 orthologs between trypanosomatid parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gazanion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Mesquita</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Grentzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-015-2119-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207 (2), pp.96-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2016.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090290v1</w:t>
+                <w:t xml:space="preserve">hal-01942706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and morphological variations in wings of Phlebotomus ariasi (Diptera: Psychodidae) in the region of Roquedur (Gard, France) : a geometric morphometrics approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cassan</w:t>
+                <w:t xml:space="preserve">Exploring NAD+ metabolism in host–pathogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Gaifem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mallorie Hide</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nil Rahola</w:t>
+                <w:t xml:space="preserve">Mireille Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (6), pp.1225-1236</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01960471v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring NAD+ metabolism in host–pathogen interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Gaifem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 73 (6), pp.1225-1236</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 73 (6), pp.1225-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-015-2119-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002338v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional divergence of SIR2 orthologs between trypanosomatid parasites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gazanion</w:t>
+                <w:t xml:space="preserve">Ecology and morphological variations in wings of Phlebotomus ariasi (Diptera: Psychodidae) in the region of Roquedur (Gard, France) : a geometric morphometrics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorian Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grentzinger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 207 (2), pp.96-101. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2016.06.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1872-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942706v1</w:t>
+                <w:t xml:space="preserve">hal-01960471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Dynamics of Phlebotomine Sand Fly Species Proven Vectors of Mediterranean Leishmaniasis Caused by Leishmania infantum</w:t>
               </w:r>
@@ -1746,315 +1746,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fitness of antimony-resistant Leishmania parasites: lessons from the field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vitro activity of nicotinamide/antileishmanial drug combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gazanion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khatima Ait-Oudhia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Gazanion</w:t>
+                <w:t xml:space="preserve">Marie Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (4), pp.141-142. </w:t>
+              <w:t xml:space="preserve">Parasitology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (1), pp.19-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2010.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.parint.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987948v1</w:t>
+                <w:t xml:space="preserve">hal-04987950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of nicotinamide/antileishmanial drug combinations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fitness of antimony-resistant Leishmania parasites: lessons from the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khatima Ait-Oudhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gazanion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 60 (1), pp.19-24. </w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp.141-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parint.2010.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987950v1</w:t>
+                <w:t xml:space="preserve">hal-04987948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Leishmania nicotinamidase is essential for NAD + production and parasite proliferation</w:t>
               </w:r>
@@ -2168,51 +2168,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Leishmania infantum cytosolic SIR2 related protein 1 (LiSIR2RP1) is an NAD+-dependent deacetylase and ADP-ribosyltransferase</w:t>
+                <w:t xml:space="preserve">The Leishmania infantum cytosolic SIR2-related protein 1 (LiSIR2RP1) is an NAD+ -dependent deacetylase and ADP-ribosyltransferase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouaissi</w:t>
@@ -2251,102 +2251,102 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 415 (3), pp.377-386. </w:t>
+              <w:t xml:space="preserve">, 2008, 415 (3), pp.377-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20080666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479004v1</w:t>
+                <w:t xml:space="preserve">hal-00374601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Leishmania infantum cytosolic SIR2-related protein 1 (LiSIR2RP1) is an NAD+ -dependent deacetylase and ADP-ribosyltransferase.</w:t>
+                <w:t xml:space="preserve">The Leishmania infantum cytosolic SIR2 related protein 1 (LiSIR2RP1) is an NAD+-dependent deacetylase and ADP-ribosyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouaissi</w:t>
@@ -2385,102 +2385,102 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 415 (3), pp.377-86. </w:t>
+              <w:t xml:space="preserve">, 2008, 415 (3), pp.377-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20080666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374601v1</w:t>
+                <w:t xml:space="preserve">hal-00479004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIR2-deficient Leishmania infantum induces a defined IFN-gamma/IL-10 pattern that correlates with protection.</w:t>
+                <w:t xml:space="preserve">SIR2-Deficient Leishmania infantum Induces a Defined IFN-γ/IL-10 Pattern That Correlates with Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Cordeiro-Da-Silva</w:t>
@@ -2519,93 +2519,102 @@
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 179 (5), pp.3161-70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 179 (5), pp.3161-3170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.179.5.3161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376744v1</w:t>
+                <w:t xml:space="preserve">hal-04987954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIR2-Deficient Leishmania infantum Induces a Defined IFN-γ/IL-10 Pattern That Correlates with Protection</w:t>
+                <w:t xml:space="preserve">SIR2-deficient Leishmania infantum induces a defined IFN-gamma/IL-10 pattern that correlates with protection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Cordeiro-Da-Silva</w:t>
@@ -2644,78 +2653,69 @@
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 179 (5), pp.3161-3170. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 179 (5), pp.3161-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.179.5.3161⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04987954v1</w:t>
+                <w:t xml:space="preserve">hal-00376744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of interaction between Leishmania SIR2RP1 deacetylase and chaperone HSP83.</w:t>
               </w:r>
@@ -3722,51 +3722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6B48C24"/>
+    <w:nsid w:val="2B374D43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3953,51 +3953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-vergnes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9640-2009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083993207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Idrissi Saik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Lemkhayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Mhaidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Mazini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumiya Chiheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03447-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Mee&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71319-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gazanion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Du Manoir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Sollelis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Mesquita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Varela" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belinha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gaifem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2119-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960471v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1872-z" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002338v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2016.06.004" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Alten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Odete Afonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenea Campino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Erisoz Kasap" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.10.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1250-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio dos Anjos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Shahbazkia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002850" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima A&#239;t-Oudhia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2555-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima Ait-Oudhia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2010.12.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40QCTCPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987950v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2010.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ6B360-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07799.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Tavares" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouaissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santar&#233;m" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080666" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silvestre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cordeiro-Da-Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.179.5.3161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monte-Alegre Adriano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daude" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0352-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NN9XX8V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Drummelsmith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M600319-MCP200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sereno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daud&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouaissi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0280-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.06.047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ79TS1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Thiam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santana Ceballos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kuk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Crobu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesquita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74932-7_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74932-7_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-vergnes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9640-2009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083993207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Idrissi Saik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Lemkhayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Mhaidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Mazini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumiya Chiheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03447-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Mee&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71319-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gazanion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Du Manoir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Sollelis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2016.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Mesquita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Varela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belinha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gaifem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2119-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1872-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Alten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Odete Afonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenea Campino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Erisoz Kasap" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.10.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1250-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio dos Anjos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Shahbazkia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002850" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima A&#239;t-Oudhia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2555-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2010.09.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ6B360-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima Ait-Oudhia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2010.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40QCTCPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07799.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Tavares" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouaissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santar&#233;m" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080666" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987954v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silvestre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cordeiro-Da-Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.179.5.3161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monte-Alegre Adriano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daude" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0352-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NN9XX8V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Drummelsmith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M600319-MCP200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sereno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daud&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouaissi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0280-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.06.047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ79TS1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Thiam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santana Ceballos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kuk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Crobu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesquita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74932-7_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74932-7_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>