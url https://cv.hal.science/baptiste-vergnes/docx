--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -583,390 +583,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional divergence of SIR2 orthologs between trypanosomatid parasites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring NAD+ metabolism in host–pathogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grentzinger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inês Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Gaifem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2016.06.004⟩</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (6), pp.1225-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-015-2119-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942706v1</w:t>
+                <w:t xml:space="preserve">hal-03090290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring NAD+ metabolism in host–pathogen interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Mesquita</w:t>
+                <w:t xml:space="preserve">Joana Gaifem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (6), pp.1225-1236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring NAD+ metabolism in host–pathogen interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional divergence of SIR2 orthologs between trypanosomatid parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gazanion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grentzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 73 (6), pp.1225-1236. </w:t>
+              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207 (2), pp.96-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00018-015-2119-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2016.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090290v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and morphological variations in wings of Phlebotomus ariasi (Diptera: Psychodidae) in the region of Roquedur (Gard, France) : a geometric morphometrics approach</w:t>
               </w:r>
@@ -2168,51 +2168,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Leishmania infantum cytosolic SIR2-related protein 1 (LiSIR2RP1) is an NAD+ -dependent deacetylase and ADP-ribosyltransferase.</w:t>
+                <w:t xml:space="preserve">The Leishmania infantum cytosolic SIR2 related protein 1 (LiSIR2RP1) is an NAD+-dependent deacetylase and ADP-ribosyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouaissi</w:t>
@@ -2251,102 +2251,102 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 415 (3), pp.377-86. </w:t>
+              <w:t xml:space="preserve">, 2008, 415 (3), pp.377-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20080666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374601v1</w:t>
+                <w:t xml:space="preserve">hal-00479004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Leishmania infantum cytosolic SIR2 related protein 1 (LiSIR2RP1) is an NAD+-dependent deacetylase and ADP-ribosyltransferase</w:t>
+                <w:t xml:space="preserve">The Leishmania infantum cytosolic SIR2-related protein 1 (LiSIR2RP1) is an NAD+ -dependent deacetylase and ADP-ribosyltransferase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouaissi</w:t>
@@ -2385,102 +2385,102 @@
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 415 (3), pp.377-386. </w:t>
+              <w:t xml:space="preserve">, 2008, 415 (3), pp.377-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20080666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00479004v1</w:t>
+                <w:t xml:space="preserve">hal-00374601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIR2-Deficient Leishmania infantum Induces a Defined IFN-γ/IL-10 Pattern That Correlates with Protection</w:t>
+                <w:t xml:space="preserve">SIR2-deficient Leishmania infantum induces a defined IFN-gamma/IL-10 pattern that correlates with protection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Cordeiro-Da-Silva</w:t>
@@ -2519,102 +2519,93 @@
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 179 (5), pp.3161-3170. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 179 (5), pp.3161-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04987954v1</w:t>
+                <w:t xml:space="preserve">hal-00376744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIR2-deficient Leishmania infantum induces a defined IFN-gamma/IL-10 pattern that correlates with protection.</w:t>
+                <w:t xml:space="preserve">SIR2-Deficient Leishmania infantum Induces a Defined IFN-γ/IL-10 Pattern That Correlates with Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Cordeiro-Da-Silva</w:t>
@@ -2653,69 +2644,78 @@
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 179 (5), pp.3161-70</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 179 (5), pp.3161-3170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.179.5.3161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00376744v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04987954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of interaction between Leishmania SIR2RP1 deacetylase and chaperone HSP83.</w:t>
               </w:r>
@@ -3722,51 +3722,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B374D43"/>
+    <w:nsid w:val="75F62275"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3953,51 +3953,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-vergnes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9640-2009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083993207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Idrissi Saik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Lemkhayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Mhaidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Mazini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumiya Chiheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03447-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Mee&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71319-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gazanion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Du Manoir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Sollelis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2016.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Mesquita" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Varela" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belinha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gaifem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2119-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1872-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Alten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Odete Afonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenea Campino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Erisoz Kasap" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.10.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1250-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio dos Anjos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Shahbazkia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002850" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima A&#239;t-Oudhia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2555-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2010.09.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ6B360-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima Ait-Oudhia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2010.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40QCTCPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07799.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374601v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Tavares" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouaissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santar&#233;m" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080666" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479004v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987954v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silvestre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cordeiro-Da-Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.179.5.3161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376744v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monte-Alegre Adriano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daude" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0352-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NN9XX8V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Drummelsmith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M600319-MCP200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sereno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daud&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouaissi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0280-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.06.047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ79TS1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Thiam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santana Ceballos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kuk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Crobu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesquita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74932-7_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74932-7_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-vergnes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9640-2009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083993207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Idrissi Saik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Lemkhayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Mhaidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Mazini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumiya Chiheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03447-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Mee&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71319-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gazanion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Du Manoir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Sollelis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Mesquita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Varela" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belinha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gaifem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2119-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2016.06.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1872-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Alten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Odete Afonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenea Campino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Erisoz Kasap" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.10.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1250-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio dos Anjos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Shahbazkia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002850" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima A&#239;t-Oudhia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2555-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2010.09.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ6B360-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima Ait-Oudhia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2010.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40QCTCPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07799.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Tavares" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouaissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santar&#233;m" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080666" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silvestre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cordeiro-Da-Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.179.5.3161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monte-Alegre Adriano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daude" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0352-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NN9XX8V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Drummelsmith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M600319-MCP200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sereno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daud&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouaissi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0280-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.06.047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ79TS1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Thiam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santana Ceballos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kuk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Crobu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesquita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74932-7_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74932-7_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>