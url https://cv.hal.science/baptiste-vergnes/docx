--- v2 (2026-05-06)
+++ v3 (2026-06-02)
@@ -583,714 +583,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02494096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring NAD+ metabolism in host–pathogen interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional divergence of SIR2 orthologs between trypanosomatid parasites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Gazanion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Mesquita</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Grentzinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00018-015-2119-4⟩</w:t>
+              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207 (2), pp.96-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2016.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090290v1</w:t>
+                <w:t xml:space="preserve">hal-01942706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring NAD+ metabolism in host–pathogen interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inês Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrícia Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Gaifem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (6), pp.1225-1236</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional divergence of SIR2 orthologs between trypanosomatid parasites</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ecology and morphological variations in wings of Phlebotomus ariasi (Diptera: Psychodidae) in the region of Roquedur (Gard, France) : a geometric morphometrics approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorian Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mallorie Hide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Toty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nil Rahola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Biochemical Parasitology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (1), pp.578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-016-1872-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molbiopara.2016.06.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01942706v1</w:t>
+                <w:t xml:space="preserve">hal-01960471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology and morphological variations in wings of Phlebotomus ariasi (Diptera: Psychodidae) in the region of Roquedur (Gard, France) : a geometric morphometrics approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nil Rahola</w:t>
+                <w:t xml:space="preserve">Exploring NAD+ metabolism in host–pathogen interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Mesquita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belinha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Gaifem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (6), pp.1225-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00018-015-2119-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-016-1872-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01960471v1</w:t>
+                <w:t xml:space="preserve">hal-03090290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Dynamics of Phlebotomine Sand Fly Species Proven Vectors of Mediterranean Leishmaniasis Caused by Leishmania infantum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bülent Alten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Maia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Odete Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenea Campino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (2), pp.e0004458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0004458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01947775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New microsatellite markers for multi-scale genetic studies on Phlebotomus ariasi Tonnoir, vector of Leishmania infantum in the Mediterranean area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorian Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozge Erisoz Kasap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nil Rahola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1299,92 +1311,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Tropica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 142, pp.79-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actatropica.2014.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and spatiotemporal dynamics of sandflies in the Mediterranean Languedoc region (Roquedur area, Gard, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorian Prudhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1406,1866 +1430,1890 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Toty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A Roiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-015-1250-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INsPECT, an Open-Source and Versatile Software for Automated Quantification of (Leishmania) Intracellular Parasites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Yazdanparast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio dos Anjos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Loeuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Reza Shahbazkia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 8 (5), pp.e2850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pntd.0002850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leishmania antimony resistance: what we know what we can learn from the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khatima Aït-Oudhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gazanion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109 (5), pp.1225-1232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00436-011-2555-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro activity of nicotinamide/antileishmanial drug combinations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The fitness of antimony-resistant Leishmania parasites: lessons from the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khatima Ait-Oudhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gazanion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.parint.2010.09.005⟩</w:t>
+              <w:t xml:space="preserve">Trends in Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (4), pp.141-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04987950v1</w:t>
+                <w:t xml:space="preserve">hal-04987948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fitness of antimony-resistant Leishmania parasites: lessons from the field</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro activity of nicotinamide/antileishmanial drug combinations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gazanion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Seveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2010.12.003⟩</w:t>
+              <w:t xml:space="preserve">Parasitology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (1), pp.19-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parint.2010.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04987948v1</w:t>
+                <w:t xml:space="preserve">hal-04987950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Leishmania nicotinamidase is essential for NAD + production and parasite proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gazanion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Guichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 82 (1), pp.21-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2958.2011.07799.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Leishmania infantum cytosolic SIR2 related protein 1 (LiSIR2RP1) is an NAD+-dependent deacetylase and ADP-ribosyltransferase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Santarém</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 415 (3), pp.377-386. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20080666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00479004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Leishmania infantum cytosolic SIR2-related protein 1 (LiSIR2RP1) is an NAD+ -dependent deacetylase and ADP-ribosyltransferase.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ouaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Santarém</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 415 (3), pp.377-86. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BJ20080666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIR2-deficient Leishmania infantum induces a defined IFN-gamma/IL-10 pattern that correlates with protection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Cordeiro-Da-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Santarém</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 179 (5), pp.3161-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIR2-Deficient Leishmania infantum Induces a Defined IFN-γ/IL-10 Pattern That Correlates with Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Cordeiro-Da-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Santarém</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 179 (5), pp.3161-3170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.179.5.3161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proof of interaction between Leishmania SIR2RP1 deacetylase and chaperone HSP83.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monte-Alegre Adriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mathieu-Daude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Cordeiro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 100 (4), pp.811-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00436-006-0352-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A proteomics screen implicates HSP83 and a small kinetoplastid calpain-related protein in drug resistance in Leishmania donovani clinical field isolates by modulating drug-induced programmed cell death.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gourbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shyam Sundar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jolyne Drummelsmith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 6 (1), pp.88-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/mcp.M600319-MCP200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00170702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking for putative functions of the Leishmania cytosolic SIR2 deacetylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mathieu-Daudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cordeiro da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ouaissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parasitology Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 100 (1), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00436-006-0280-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04987961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted disruption of cytosolic SIR2 deacetylase discloses its essential role in Leishmania survival and proliferation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anabela Cordeiro-Da-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 363, pp.85-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2005.06.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3275,154 +3323,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detyrosination of α- and β-tubulin in Leishmania parasites controls the amastigote cytoskeletal architecture and pathogenicity in the mammalian host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rokhaya Thiam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Santana Ceballos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nada Kuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Crobu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIV Molecular Parasitology Meeting (MPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Woods Hole, Massachusetts, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3432,229 +3480,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterations on cellular redox states upon infection and implications for host cell homeostasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mesquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Silvestre, R. (ed.); Torrado, E. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolic interaction in Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 109, Springer, p. 197-220, 2018, Experientia Supplementum, 978-3-319-74932-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-74932-7_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protozoan Parasite Auxotrophies and Metabolic Dependencies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Gazanion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Vergnes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experientia Supplementum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351-375, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-74932-7_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId133"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3722,51 +3770,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75F62275"/>
+    <w:nsid w:val="504F04AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3953,51 +4001,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-vergnes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9640-2009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083993207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Idrissi Saik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Lemkhayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Mhaidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Mazini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumiya Chiheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03447-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Mee&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71319-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gazanion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Du Manoir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Sollelis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090290v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Mesquita" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Varela" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belinha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gaifem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2119-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942706v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2016.06.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1872-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947775v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Alten" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Odete Afonso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenea Campino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004458" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065028v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Erisoz Kasap" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.10.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095854v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1250-2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio dos Anjos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Garcia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Shahbazkia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002850" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987946v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima A&#239;t-Oudhia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oury" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2555-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987950v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2010.09.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ6B360-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima Ait-Oudhia" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2010.12.003" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40QCTCPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvestre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07799.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479004v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Tavares" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouaissi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santar&#233;m" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080666" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374601v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silvestre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cordeiro-Da-Silva" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987954v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.179.5.3161" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376734v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monte-Alegre Adriano" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daude" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0352-3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NN9XX8V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170702v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Drummelsmith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M600319-MCP200" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sereno" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daud&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouaissi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0280-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.06.047" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ79TS1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000708v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Thiam" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santana Ceballos" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kuk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Crobu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesquita" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74932-7_4" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74932-7_9" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptiste-vergnes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9640-2009" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083993207" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423173v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane El Idrissi Saik" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaltoum Lemkhayar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Mhaidi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara El Mazini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumiya Chiheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.03447-25" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095632v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorian Prudhomme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry de Mee&#251;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Toty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cassan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nil Rahola" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-71319-w" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02494096v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vergnes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Gazanion" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mariac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Du Manoir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Sollelis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz334" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01942706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grentzinger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molbiopara.2016.06.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17QLDRQP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02002338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Mesquita" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Varela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belinha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Gaifem" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforge" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01960471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-016-1872-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090290v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-015-2119-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947775v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#252;lent Alten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Maia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Odete Afonso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenea Campino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Jim&#233;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004458" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02065028v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozge Erisoz Kasap" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2014.10.016" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H8J5X28R-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095854v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Roiz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-015-1250-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992808v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Yazdanparast" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio dos Anjos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loeuillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Reza Shahbazkia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0002850" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987946v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima A&#239;t-Oudhia" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Oury" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sereno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-011-2555-5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8356ZDCS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987948v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatima Ait-Oudhia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2010.12.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40QCTCPK-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987950v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Seveno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2010.09.005" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTQ6B360-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987941v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Garcia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Silvestre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. G&#233;rard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guichou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2011.07799.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Tavares" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouaissi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Santar&#233;m" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BJ20080666" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374601v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Silvestre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cordeiro-Da-Silva" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987954v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.179.5.3161" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376734v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monte-Alegre Adriano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daude" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0352-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8NN9XX8V-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Girard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Sundar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolyne Drummelsmith" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M600319-MCP200" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sereno" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mathieu-Daud&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cordeiro da Silva" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouaissi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-006-0280-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DT3BLMWV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337731v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.06.047" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ79TS1S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000708v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokhaya Thiam" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Santana Ceballos" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Kuk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Crobu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pasquier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877088v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mesquita" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74932-7_4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02872225v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-74932-7_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>