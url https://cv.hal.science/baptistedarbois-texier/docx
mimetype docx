--- v0 (2026-03-23)
+++ v1 (2026-04-16)
@@ -853,512 +853,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04559427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Antibubbles: When Thermalization of Encapsulated Leidenfrost Drops Matters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shear-thickening suspensions down inclines: from Kapitza to Oobleck waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Miguet</w:t>
+                <w:t xml:space="preserve">Henri Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Scheid</w:t>
+                <w:t xml:space="preserve">Bloen Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
+                <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.131.184001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 959, pp.A27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2023.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04362394v1</w:t>
+                <w:t xml:space="preserve">hal-03763665v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a pressurized membrane: Coefficient of restitution</w:t>
+                <w:t xml:space="preserve">Downslope granular flow through a forest of obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Tadrist</w:t>
+                <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (5), pp.055001. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (3), pp.034303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.055001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04089454v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear-thickening suspensions down inclines: from Kapitza to Oobleck waves</w:t>
+                <w:t xml:space="preserve">Impact of a pressurized membrane: Coefficient of restitution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Lhuissier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yoel Forterre</w:t>
+                <w:t xml:space="preserve">Loïc Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2023.162⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (5), pp.055001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.055001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763665v2</w:t>
+                <w:t xml:space="preserve">hal-04089454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downslope granular flow through a forest of obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Antibubbles: When Thermalization of Encapsulated Leidenfrost Drops Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gondret</w:t>
+                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 8 (3), pp.034303. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (18), pp.184001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.8.034303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.131.184001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258192v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04362394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penetrating a granular medium by successive impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1405,51 +1405,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egg-speriments: Stretch, crack, and spin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1821,51 +1821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a pressurised membrane: contact time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2055,77 +2055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface-wave instability without inertia in shear-thickening suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Lhuissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoel Forterre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloen Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2839,51 +2839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are leaves optimally designed for self-support? An investigation on giant monocots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois-Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Stoukatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (4), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3761,234 +3761,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow of a granular material through a forest of obstacles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
+                <w:t xml:space="preserve">Rheology of a granular medium mixed to flexible fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Wierzchalek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste DARBOIS-TEXIER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Society of Rheology, Apr 2024, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference EFDC1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aix-La-Chapelle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544446v1</w:t>
+                <w:t xml:space="preserve">hal-04694364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of a granular medium mixed to flexible fibers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Baptiste DARBOIS-TEXIER</w:t>
+                <w:t xml:space="preserve">Flow of a granular material through a forest of obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference EFDC1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aix-La-Chapelle, Germany</w:t>
+              <w:t xml:space="preserve">Annual European Rheology Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Society of Rheology, Apr 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04694364v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of penetration into a granular medium by successive impacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4095,51 +4095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamique des chocs d’une membrane pressurisée : le cas des ballons de sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4261,51 +4261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Seguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick de Moraes Franklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4464,64 +4464,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Downslope granular flow through a forest of obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois-Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gondret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bertho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">rencontre du non-linéaire 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4756,51 +4756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87AE195D"/>
+    <w:nsid w:val="36EFC16D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4987,51 +4987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptistedarbois-texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8772-3433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187186421" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Nexon Chagua Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gv4x-bb9z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049818v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Wierzchalek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000960" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darbois Texier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fuentealba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.065405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zu&#241;iga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vasconcellos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.114303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Zidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00410-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362394v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maquet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.131.184001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089454v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tadrist" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.055001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763665v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.162" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258192v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034303" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.054904" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V d'Angelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pauchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089934" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ibarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois-Texier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2021.0128" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014906" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103963" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.034604" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00500-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brandenbourger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dorbolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aafbf4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vivanco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01545C" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.068003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175412" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reyssat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco H Snoeijer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1616904114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01323347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Stoukatch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1724-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sobac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois-Texier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duchesne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.1.053902" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01214304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/6/063001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0473" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorbolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15131-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0497" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Fuentealba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694364v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste DARBOIS-TEXIER" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick de Moraes Franklin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Douglas Carvalho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wierzchalek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptistedarbois-texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8772-3433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187186421" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Nexon Chagua Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gv4x-bb9z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049818v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Wierzchalek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000960" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darbois Texier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fuentealba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.065405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zu&#241;iga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vasconcellos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.114303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Zidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00410-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763665v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.162" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tadrist" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.055001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.131.184001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.054904" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V d'Angelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pauchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089934" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ibarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois-Texier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2021.0128" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014906" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103963" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.034604" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00500-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brandenbourger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dorbolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aafbf4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vivanco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01545C" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.068003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175412" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reyssat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco H Snoeijer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1616904114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01323347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Stoukatch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1724-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sobac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois-Texier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duchesne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.1.053902" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01214304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/6/063001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0473" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorbolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15131-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0497" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Fuentealba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste DARBOIS-TEXIER" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick de Moraes Franklin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Douglas Carvalho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wierzchalek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>