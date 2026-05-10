--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -1074,248 +1074,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a pressurized membrane: Coefficient of restitution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Antibubbles: When Thermalization of Encapsulated Leidenfrost Drops Matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Miguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Scheid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Tadrist</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.055001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 131 (18), pp.184001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevlett.131.184001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089454v1</w:t>
+                <w:t xml:space="preserve">hal-04362394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Antibubbles: When Thermalization of Encapsulated Leidenfrost Drops Matters</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a pressurized membrane: Coefficient of restitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
+                <w:t xml:space="preserve">Loïc Tadrist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 131 (18), pp.184001. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (5), pp.055001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevlett.131.184001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.107.055001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04362394v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04089454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penetrating a granular medium by successive impacts</w:t>
               </w:r>
@@ -1821,51 +1821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a pressurised membrane: contact time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2839,51 +2839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are leaves optimally designed for self-support? An investigation on giant monocots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois-Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Stoukatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dorbolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microfluidics and Nanofluidics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 20 (4), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4095,51 +4095,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamique des chocs d’une membrane pressurisée : le cas des ballons de sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Tadrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Darbois Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4756,51 +4756,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36EFC16D"/>
+    <w:nsid w:val="B3C454A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4987,51 +4987,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptistedarbois-texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8772-3433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187186421" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Nexon Chagua Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gv4x-bb9z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049818v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Wierzchalek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000960" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darbois Texier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fuentealba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.065405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zu&#241;iga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vasconcellos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.114303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Zidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00410-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763665v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.162" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089454v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tadrist" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.055001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.131.184001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.054904" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V d'Angelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pauchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089934" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ibarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois-Texier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2021.0128" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014906" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103963" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.034604" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00500-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brandenbourger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dorbolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aafbf4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vivanco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01545C" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.068003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175412" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reyssat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco H Snoeijer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1616904114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01323347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Stoukatch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1724-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sobac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois-Texier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duchesne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.1.053902" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01214304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/6/063001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0473" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorbolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15131-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0497" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Fuentealba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste DARBOIS-TEXIER" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick de Moraes Franklin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Douglas Carvalho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wierzchalek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/baptistedarbois-texier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8772-3433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/187186421" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506807v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kennedy Nexon Chagua Encarnaci&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Seguin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois Texier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gv4x-bb9z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049818v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Wierzchalek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gauthier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000960" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122094v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darbois Texier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Fuentealba" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.065405" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447881v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Zu&#241;iga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Vasconcellos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Melo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188244" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799944v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carvalho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bertho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seguin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Franklin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.9.114303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Zidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/s10189-024-00410-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763665v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Lhuissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bloen Metzger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoel Forterre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.162" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gondret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.8.034303" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Miguet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Scheid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.131.184001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tadrist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.055001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.054904" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797298v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pauchard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0082489" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V d'Angelo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pauchard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Auradou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois Texier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0089934" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Ibarra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Darbois-Texier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/soro.2021.0128" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.014906" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lanzetta" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loun&#232;s Tadrist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2021.103963" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498761v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.6.034604" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091783v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-020-00500-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356731v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brandenbourger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dorbolo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6404/aafbf4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01955884v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ibarra" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vivanco" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bico" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Melo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/123/54005" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7SM01545C" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361484v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevlett.119.068003" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361493v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175412" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cohen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Reyssat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacco H Snoeijer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1616904114" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01323347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.02.018" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Stoukatch" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10404-016-1724-3" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329861v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Maquet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sobac" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Darbois-Texier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duchesne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.1.053902" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01214304v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Clanet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/17/6/063001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356937v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cohen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Laffaye" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auvray" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clanet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2015.0473" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorbolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2015-15131-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00995135v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dupeux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Brunel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Quere" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2013.0497" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139727v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Francisco Fuentealba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694364v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste DARBOIS-TEXIER" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396235v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172794v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick de Moraes Franklin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Douglas Carvalho" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Wierzchalek" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396239v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362433v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>