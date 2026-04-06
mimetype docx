--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -168,329 +168,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of Riverscape Health</w:t>
+                <w:t xml:space="preserve">Morpho‐ecological restoration in braided rivers: the need to account for geomorphological heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayley Corrine Glassic</w:t>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Al‐chokhachy</w:t>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Wheaton</w:t>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William W Macfarlane</w:t>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris E Jordan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (4), pp.e70028. </w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/wat2.70028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rra.70033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05380416v1</w:t>
+                <w:t xml:space="preserve">hal-05235451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morpho‐ecological restoration in braided rivers: the need to account for geomorphological heterogeneity</w:t>
+                <w:t xml:space="preserve">Principles of Riverscape Health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Devreux</w:t>
+                <w:t xml:space="preserve">Hayley Corrine Glassic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Belletti</w:t>
+                <w:t xml:space="preserve">Robert Al‐chokhachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Joseph Wheaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+                <w:t xml:space="preserve">William W Macfarlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Chapuis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chris E Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (4), pp.e70028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rra.70033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/wat2.70028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235451v1</w:t>
+                <w:t xml:space="preserve">hal-05380416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Global Dam Watch database of river barrier and reservoir information for large-scale applications</w:t>
               </w:r>
@@ -604,360 +604,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Water-Detection Indices Be Reliable Proxies for Water Discharges in Mid-Sized Braided Rivers Using Coarse-Resolution Landsat Archives?</w:t>
+                <w:t xml:space="preserve">Editorial: Challenges and benefits of restoring river connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Gao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Belletti</w:t>
+                <w:t xml:space="preserve">Carlos Garcia de Leaniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">Karl Wantzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuchi You</w:t>
+                <w:t xml:space="preserve">Christian Wolter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiwei Li</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rebecca Tharme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maciej Zalewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs16010137⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1110413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04617231v1</w:t>
+                <w:t xml:space="preserve">hal-03955942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Challenges and benefits of restoring river connectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can Water-Detection Indices Be Reliable Proxies for Water Discharges in Mid-Sized Braided Rivers Using Coarse-Resolution Landsat Archives?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Wantzen</w:t>
+                <w:t xml:space="preserve">Peng Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wolter</w:t>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Tharme</w:t>
+                <w:t xml:space="preserve">Yuchi You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maciej Zalewski</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhiwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Remote Sensing and GIS in Freshwater Environments, 16 (1), pp.137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1110413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs16010137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955942v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of existing and planned hydropower dams on river fragmentation in the Balkan Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Carolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Garcia de Leaniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Huđek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1008,77 +1008,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why Consider Geomorphology in River Rehabilitation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1146,77 +1146,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromorphological analysis on restored Alpine braided rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 415, pp.108404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1276,51 +1276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lastoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1544,51 +1544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Carvalho Carneiro de Mendonça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1741,351 +1741,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than one million barriers fragment Europe’s rivers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">UAV‐based training for fully fuzzy classification of Sentinel‐2 fluvial scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Börger</w:t>
+                <w:t xml:space="preserve">P. Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Micotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lastoria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Casaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-3005-2⟩</w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093107v1</w:t>
+                <w:t xml:space="preserve">hal-02961215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV‐based training for fully fuzzy classification of Sentinel‐2 fluvial scenes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Lastoria</w:t>
+                <w:t xml:space="preserve">More than one million barriers fragment Europe’s rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Garcia de Leaniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Casaioli</w:t>
+                <w:t xml:space="preserve">Luca Börger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 588 (7838), pp.436-441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4955⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-3005-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961215v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remotely sensed rivers in the Anthropocene: state of the art and prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,51 +2162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive assessment of stream fragmentation in Great Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Börger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,51 +2283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Restoration Effects on River Hydromorphology Using the Process-based Morphological Quality Index in Eight European River Reaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2430,51 +2430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tools for the hydromorphological assessment and monitoring of European streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bussettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2551,51 +2551,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising physical habitats and fluvial hydromorphology: A new system for the survey and classification of river geomorphic units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,51 +2711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Gurnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,51 +2845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2948,77 +2948,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional assessment of the multi-decadal changes in braided riverscapes following large floods (Example of 12 reaches in South East of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3046,3126 +3046,3381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the relative effect of space and time to explain the braided river width and island patterns at a regional scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
+                <w:t xml:space="preserve">A review of assessment methods for river hydromorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buijse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gurnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mosselman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.2714⟩</w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 73 (5), pp.2079-2100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12665-014-3558-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092910v1</w:t>
+                <w:t xml:space="preserve">hal-05058947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variability of aquatic pattern in braided reaches (Example of the French Rhône basin).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">What is the relative effect of space and time to explain the braided river width and island patterns at a regional scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.2714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.2714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00906371v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regional variability of aquatic pattern in braided reaches (Example of the French Rhône basin).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 712, pp.25-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00906371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysis of post-flood recruitment patterns in braided channel rivers at multiple scales based on an image series collected by unmanned aerial vehicles, ultra-light aerial vehicles and satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dunford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Tremolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIScience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (1), pp.50-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01225769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLUG-AND-PLAY FORWARD BACKWARD ALGORITHM TO RESTORE LANDSAT IMAGES: A PRELIMINARY STEP TO UNCOVER THE HISTORY OF SURFACE WATERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing - ICASSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527376v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05527376v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des réseaux hydrographiques de différentes approches : application au bassin du Rhône « Comparaison de réseaux hydrographiques issues de différentes approches : application au bassin du Rhône »</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Segmentation d'images par une approche Plug&amp;Play pour le suivi de la dynamique des cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Rey</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pierre Audisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4 Actions de Recherche du Groupe de Recherche MAGIS Information géographique volontaire et crowdsourcing [AR02], Mobilités et impacts socio-environnementaux [AR06], (Carto)graphies et (Géo)visualisations de données [AR09] et Géomatique, Ville, Climat et Pollution [AR12]., May 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">Image segmentation using a Plug&amp;Play approach for monitoring river dynamics P Audisio, B Belletti, N Pustelnik GRETSI 2025–XXXe Colloque sur le Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230310v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alpine riverscape trajectories from global to habitat scale: which implications for their management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lessons learned in integrating hydromorphological trajectories for water resources management in alpine rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Belluno, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation d'images par une approche Plug&amp;Play pour le suivi de la dynamique des cours d'eau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Comparaison des réseaux hydrographiques de différentes approches : application au bassin du Rhône « Comparaison de réseaux hydrographiques issues de différentes approches : application au bassin du Rhône »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Helling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image segmentation using a Plug&amp;Play approach for monitoring river dynamics P Audisio, B Belletti, N Pustelnik GRETSI 2025–XXXe Colloque sur le Traitement du Signal et des Images</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4 Actions de Recherche du Groupe de Recherche MAGIS Information géographique volontaire et crowdsourcing [AR02], Mobilités et impacts socio-environnementaux [AR06], (Carto)graphies et (Géo)visualisations de données [AR09] et Géomatique, Ville, Climat et Pollution [AR12]., May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404095v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of sediments, water and slope: the morphological functioning of braided rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Braided rivers &amp; the Tagliamento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Spilambergo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivers flow through cities : how are river landscapes changing on a global scale ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Urbanisation et développement d'une plaine inondable « artificielle » : la rivière South Platte à Denver, Colorado, États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dani Oneill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gretchen Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">I.S. Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zabr Graie, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175680v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05227689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation et développement d'une plaine inondable « artificielle » : la rivière South Platte à Denver, Colorado, États-Unis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Rivers flow through cities : how are river landscapes changing on a global scale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zabr Graie, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05227689v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building and nurturing overlapping communities of practice with the Riverscapes Consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Wheaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Piegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Sentinel-2-based monthly water occurrence mapping with the Dynamic World data suite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leo Helling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Vienna (Autriche), Austria. https://meetingorganizer.copernicus.org/EGU25/EGU25-18783.html, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation effects on floodplain biodiversity: what can we learn from globally aggregated field data?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Burriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation des plaines alluviales : nouvelles perspectives à l’échelle globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liolia Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine Ecologie Environnement Biodiversité 3éme édition - Comprendre les socio-écosystèmes pour agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS EE, May 2024, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of urbanization on floodplains. A global scale perspective for an innovative diagnosis for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liolja Bajemon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bourgeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International conference on River Health : assessment to restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIT Varanasi (BHU), Oct 2023, Varanasi (U.P.), India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04294470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools to assess the health status of restored braided hydrosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RRC Scientific Conference Scientific Advances in River Restoration (SARR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, River Restoration Centre, Sep 2023, Liverpool United Kingdom, United Kingdom. https://www.therrc.co.uk/assets/files/SARR/sarr_programme_abstracts_vsn_22.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05061416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of planned hydropower dams and barriers on river connectivity in the Balkan region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Carolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garcia Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huđek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSMR : Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
+              <w:t xml:space="preserve">Sustainability in Hydropower conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. https://www.ntnu.edu/documents/1324510245/1326321704/sushp-2023-proceedings-version-1-02.pdf/2a9c8384-941e-c812-6d1c-639ffe36f689?t=1694506928475</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03794793v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05061440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How large can be a braid plain? A worldwide scale comparison.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Brasington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference I.S.Rivers 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Saclay, France</w:t>
+              <w:t xml:space="preserve">TSMR : Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967555v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling protocol to study benthic invertebrate community in a restored braided river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dublin (virtual), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude morphodynamique suite à des opérations de restauration sur des rivières en tresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02532988v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02967555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the laterally active rivers of the Rhône basin: production of large-scale thematic maps for helping managers to plan preservation and restoration of the erodible corridor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Belletti</w:t>
+                <w:t xml:space="preserve">Etude morphodynamique suite à des opérations de restauration sur des rivières en tresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Devreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Fox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01361038v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The braided rivers within the French Rhône basin : scientific organisation and research issues</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Managing the laterally active rivers of the Rhône basin: production of large-scale thematic maps for helping managers to plan preservation and restoration of the erodible corridor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Braided River Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Sainte-Croix, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01357987v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01361038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphodynamique des lits en tresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">The braided rivers within the French Rhône basin : scientific organisation and research issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wawrzyniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Recking</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la Société Hydrotechnique de France - SHF "Small scale morphological evolution of coastal, estuarine and river systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Braided River Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Sainte-Croix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01358370v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01357987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variability of braider river bio-geomorphic patterns at the regional scale, the case of the French Rhône basin</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Morphodynamique des lits en tresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Recking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Liebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Session S19. Fluvial geomorphology and river management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence de la Société Hydrotechnique de France - SHF "Small scale morphological evolution of coastal, estuarine and river systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01347166v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01358370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional assessment of braided riverscape multidecadal changes following large floods (Example of 12 reaches in South East of France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal variability of braider river bio-geomorphic patterns at the regional scale, the case of the French Rhône basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012. Session GSM4 : Braided rivers: insights from new monitoring and modelling techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EGU, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8th IAG International Conference on Geomorphology, Session S19. Fluvial geomorphology and river management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01345343v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01347166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multi-source data for assessing riparian vegetation status at large scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Regional assessment of braided riverscape multidecadal changes following large floods (Example of 12 reaches in South East of France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Seminar of the Internatioanl Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats. IAVS, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Internatioanl Association for Vegetation Science, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012. Session GSM4 : Braided rivers: insights from new monitoring and modelling techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344378v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional variability of aquatic habitat pattern in braided reaches (example of the French Rhône basin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symposium for European Freshwater Sciences, Jun 2011, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01344346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using multi-source data for assessing riparian vegetation status at large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">54th Seminar of the Internatioanl Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats. IAVS, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Internatioanl Association for Vegetation Science, Jun 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Physical characterisation of river corridors from orthophotos: challenging issues and first application to the Rhône hydrographical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOBIA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ghent University, Jun 2010, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01357456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6175,1522 +6430,1649 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution method based on the use of low resolution Landsat and high-resolution Sentinel-2 images to characterize large-scale river landscapes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">An interdisciplinary approach to the detection, characterization and quantification of urban impacts on floodplain ecosystems on a global scale, the GloUrb cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonagnon Donald Boko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Estienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Marland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170130v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interdisciplinary approach to the detection, characterization and quantification of urban impacts on floodplain ecosystems on a global scale, the GloUrb cluster</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Super-resolution method based on the use of low resolution Landsat and high-resolution Sentinel-2 images to characterize large-scale river landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Audisio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05178321v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05170130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking vegetation age estimation and the identification of biogeomorphic floods in a braided river</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Assessing the geomorphic response and sensitivity of a Himalayan river to climate change and anthropogenic pressures Évaluation de la réponse géomorphologique et de la sensibilité d'une rivière himalayenne au changement climatique et aux pressions anthropiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikita Karnatak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shalini Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anuj P Kushwaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
+              <w:t xml:space="preserve">I.S. Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05180808v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the geomorphic response and sensitivity of a Himalayan river to climate change and anthropogenic pressures Évaluation de la réponse géomorphologique et de la sensibilité d'une rivière himalayenne au changement climatique et aux pressions anthropiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Unlocking vegetation age estimation and the identification of biogeomorphic floods in a braided river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Crivellaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guido Zolezzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Piegay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Bertoldi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I.S. Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222701v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05180808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image segmentation using a Plug&amp;Play approach for monitoring river dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Audisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Pustelnik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global scale assessment of riverscape effects on floodplain urbanization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bourgeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Vaudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Health : Assessment to Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Varanasi, India. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lyon legacy: disclosing river bio-geomorphological forms, functions and trajectories across spatio-temporal scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Marteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Ghaffarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluvial Biogeomorphology: Research and Applications symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04643119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une nouvelle méthodologie de prélèvements des invertébrés benthiques sur une rivière en tresses restaurée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’urbanisation sur la mosaïque végétale de la vallée du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aichelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Cramer Angonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mazouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Lay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Toulouse, France. , </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34972/driihm-3ddcf6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The uptake of emerging remote sensing technologies into river survey practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Carbonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Castelletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du patron de tressage et du paysage rivulaire des rivières en tresses du Bassin Rhodanien au cours du dernier siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Hydrosystèmes continentaux et territoires européens confrontés aux différentes lois sur l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sion, Suisse. Colloque Hydrosystèmes continentaux et territoires européens confrontés aux différentes lois sur l'eau, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braided river corridor characterization at a regional scale based on high resolution archived aerial photos (example of the Rhône river network, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H59: Assessing Forms, Processes and Habitats in Freshwater Environment Using High Resolution Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, San Francisco, United States. H59: Assessing Forms, Processes and Habitats in Freshwater Environment Using High Resolution Remote Sensing, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01339386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tout comprendre (ou presque) sur l'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Euzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782271152220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire des Sédiments du Rhône. 12 années de recherche pour la connaissance et la gestion hydro-sédimentaire du fleuve. Bilans et perspectives scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.1-72, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58165/osr-g471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7700,111 +8082,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géographie des rivières : changements historiques du Rhône et de la Saône et restauration écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cordées de la réussite « ENSemble construisons ton avenir » ENS de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7814,91 +8196,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping riverbed sediment size from Sentinel 2 satellite data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lastoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7910,169 +8292,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying river fragmentation from local to continental scales: data management and modelling toolbox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josh Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Borger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8082,151 +8464,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution morphologique des marges alluviales et évaluation des stocks de sédiments grossiers à Baix-Le-Logis-Neuf et Beaucaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Seignemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Ghaffarian Roohparvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS; ENTPE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8236,105 +8618,260 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riverscapes. Une éco-géographie biophysique pour en appréhender la complexité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. UJM, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05466540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Logiciel (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GloUrbApp: A geovisualization app to study urbanized floodplains globally</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Vaudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dunesme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liolia Bajemon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bourgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8402,51 +8939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FF3ECB8"/>
+    <w:nsid w:val="0340E77D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8633,51 +9170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-belletti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6247-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169102971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-5813-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380416v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Corrine Glassic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Al&#8208;chokhachy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wheaton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W Macfarlane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris E Jordan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.70028" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lehner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Beames" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mulligan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zarfl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Felice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03752-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617231v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi You" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Li" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010137" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia de Leaniz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wantzen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tharme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zalewski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1110413" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Carolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hu&#273;ek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lastoria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Thieme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac333a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carvalho Carneiro de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-3005-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lastoria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4955" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tummers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.125" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poppe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brabec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0961-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussettini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golfieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rinaldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bussettini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gurnell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gurnell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blamauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0424-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12350" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4MN04M3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-57-2014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2714" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQCBDNJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906371v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225769v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hervouet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremolo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527376v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audisio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410235v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410224v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227689v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Wilson" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173407v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410254v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18783" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178835v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Burriat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801964v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884173v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brasington" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347166v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345343v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344346v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357456v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170130v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180808v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crivellaro" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Zolezzi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222701v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Karnatak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj P Kushwaha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303421v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409593v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aichelmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cramer Angonese" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazouyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Lay" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-3ddcf6" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043231v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340662v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339386v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610519v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423474v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961223v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Jones" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Segura" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290964v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian Roohparvar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05466540v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-belletti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6247-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169102971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-5813-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Corrine Glassic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Al&#8208;chokhachy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wheaton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W Macfarlane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris E Jordan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.70028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lehner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Beames" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mulligan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zarfl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Felice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03752-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia de Leaniz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wantzen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zalewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1110413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi You" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Carolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hu&#273;ek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lastoria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Thieme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac333a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carvalho Carneiro de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lastoria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaioli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4955" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093107v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-3005-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tummers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.125" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poppe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brabec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0961-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussettini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golfieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rinaldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bussettini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gurnell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gurnell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blamauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0424-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12350" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4MN04M3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-57-2014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buijse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gurnell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosselman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3558-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2714" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQCBDNJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hervouet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527376v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audisio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Wilson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Burriat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061440v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Carlos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brasington" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344346v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Karnatak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj P Kushwaha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crivellaro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Zolezzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303421v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aichelmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cramer Angonese" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazouyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Lay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-3ddcf6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610519v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Jones" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Segura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian Roohparvar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05466540v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>