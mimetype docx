--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1741,295 +1741,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UAV‐based training for fully fuzzy classification of Sentinel‐2 fluvial scenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More than one million barriers fragment Europe’s rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Garcia de Leaniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Carbonneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Casaioli</w:t>
+                <w:t xml:space="preserve">Luca Börger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4955⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 588 (7838), pp.436-441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-3005-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961215v1</w:t>
+                <w:t xml:space="preserve">hal-03093107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More than one million barriers fragment Europe’s rivers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Simone Bizzi</w:t>
+                <w:t xml:space="preserve">UAV‐based training for fully fuzzy classification of Sentinel‐2 fluvial scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Carbonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Micotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lastoria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Börger</w:t>
+                <w:t xml:space="preserve">M. Casaioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 588 (7838), pp.436-441. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-3005-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093107v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remotely sensed rivers in the Anthropocene: state of the art and prospects</w:t>
               </w:r>
@@ -2162,51 +2162,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comprehensive assessment of stream fragmentation in Great Britain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Börger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen Tummers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2283,51 +2283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Restoration Effects on River Hydromorphology Using the Process-based Morphological Quality Index in Eight European River Reaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2430,51 +2430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New tools for the hydromorphological assessment and monitoring of European streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bussettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2711,51 +2711,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Gurnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,51 +2845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Corti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Piegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3052,51 +3052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of assessment methods for river hydromorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rinaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3432,51 +3432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hervouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Dunford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Tremolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5245,217 +5245,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling protocol to study benthic invertebrate community in a restored braided river</w:t>
+                <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dublin (virtual), Ireland</w:t>
+              <w:t xml:space="preserve">Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344244v1</w:t>
+                <w:t xml:space="preserve">hal-02967555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
+                <w:t xml:space="preserve">Sampling protocol to study benthic invertebrate community in a restored braided river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Saclay, France</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dublin (virtual), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967555v1</w:t>
+                <w:t xml:space="preserve">hal-03344244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude morphodynamique suite à des opérations de restauration sur des rivières en tresses</w:t>
               </w:r>
@@ -5575,51 +5575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Internationale IsRivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IsRivers, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5894,51 +5894,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal variability of braider river bio-geomorphic patterns at the regional scale, the case of the French Rhône basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5989,51 +5989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional assessment of braided riverscape multidecadal changes following large floods (Example of 12 reaches in South East of France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6078,290 +6078,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variability of aquatic habitat pattern in braided reaches (example of the French Rhône basin)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Using multi-source data for assessing riparian vegetation status at large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Symposium for European Freshwater Sciences, Jun 2011, Girona, Spain</w:t>
+              <w:t xml:space="preserve">54th Seminar of the Internatioanl Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats. IAVS, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Internatioanl Association for Vegetation Science, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01344346v1</w:t>
+                <w:t xml:space="preserve">halshs-01344378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multi-source data for assessing riparian vegetation status at large scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional variability of aquatic habitat pattern in braided reaches (example of the French Rhône basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Seminar of the Internatioanl Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats. IAVS, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Internatioanl Association for Vegetation Science, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium for European Freshwater Sciences, Jun 2011, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344378v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical characterisation of river corridors from orthophotos: challenging issues and first application to the Rhône hydrographical network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Wiederkehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7584,51 +7584,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du patron de tressage et du paysage rivulaire des rivières en tresses du Bassin Rhodanien au cours du dernier siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7679,51 +7679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braided river corridor characterization at a regional scale based on high resolution archived aerial photos (example of the Rhône river network, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8939,51 +8939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0340E77D"/>
+    <w:nsid w:val="25762CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9170,51 +9170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-belletti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6247-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169102971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-5813-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Corrine Glassic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Al&#8208;chokhachy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wheaton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W Macfarlane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris E Jordan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.70028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lehner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Beames" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mulligan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zarfl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Felice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03752-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia de Leaniz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wantzen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zalewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1110413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi You" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Carolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hu&#273;ek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lastoria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Thieme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac333a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carvalho Carneiro de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961215v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micotti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lastoria" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaioli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4955" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093107v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-3005-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tummers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.125" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poppe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brabec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0961-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussettini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golfieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rinaldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bussettini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gurnell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gurnell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blamauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0424-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12350" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4MN04M3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-57-2014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buijse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gurnell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosselman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3558-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2714" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQCBDNJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hervouet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527376v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audisio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Wilson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Burriat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061440v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Carlos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brasington" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344346v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Karnatak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj P Kushwaha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crivellaro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Zolezzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303421v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aichelmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cramer Angonese" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazouyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Lay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-3ddcf6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610519v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Jones" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Segura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian Roohparvar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05466540v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-belletti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6247-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169102971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-5813-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Corrine Glassic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Al&#8208;chokhachy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wheaton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W Macfarlane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris E Jordan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.70028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lehner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Beames" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mulligan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zarfl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Felice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03752-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia de Leaniz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wantzen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zalewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1110413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi You" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Carolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hu&#273;ek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lastoria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Thieme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac333a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carvalho Carneiro de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-3005-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lastoria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4955" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tummers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.125" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poppe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brabec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0961-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussettini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golfieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rinaldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bussettini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gurnell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gurnell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blamauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0424-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12350" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4MN04M3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-57-2014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buijse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gurnell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosselman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3558-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2714" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQCBDNJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hervouet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527376v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audisio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Wilson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Burriat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061440v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Carlos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brasington" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Karnatak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj P Kushwaha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crivellaro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Zolezzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303421v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aichelmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cramer Angonese" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazouyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Lay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-3ddcf6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610519v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Jones" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Segura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian Roohparvar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05466540v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>