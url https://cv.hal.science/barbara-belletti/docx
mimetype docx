--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -4330,269 +4330,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Sentinel-2-based monthly water occurrence mapping with the Dynamic World data suite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leo Helling</w:t>
+                <w:t xml:space="preserve">Urbanisation effects on floodplain biodiversity: what can we learn from globally aggregated field data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Burriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410254v1</w:t>
+                <w:t xml:space="preserve">hal-05178835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisation effects on floodplain biodiversity: what can we learn from globally aggregated field data?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Sentinel-2-based monthly water occurrence mapping with the Dynamic World data suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Helling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Burriat</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathis Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Vienna (Autriche), Austria. https://meetingorganizer.copernicus.org/EGU25/EGU25-18783.html, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-18783⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05178835v1</w:t>
+                <w:t xml:space="preserve">hal-05410254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urbanisation des plaines alluviales : nouvelles perspectives à l’échelle globale</w:t>
               </w:r>
@@ -5245,217 +5245,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
+                <w:t xml:space="preserve">Sampling protocol to study benthic invertebrate community in a restored braided river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Saclay, France</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dublin (virtual), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02967555v1</w:t>
+                <w:t xml:space="preserve">hal-03344244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling protocol to study benthic invertebrate community in a restored braided river</w:t>
+                <w:t xml:space="preserve">Évolution du tressage suite à des opérations de restauration sur des rivières en tresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Belletti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Dublin (virtual), Ireland</w:t>
+              <w:t xml:space="preserve">Transport sédimentaire : rivières &amp; barrages réservoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344244v1</w:t>
+                <w:t xml:space="preserve">hal-02967555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude morphodynamique suite à des opérations de restauration sur des rivières en tresses</w:t>
               </w:r>
@@ -6078,247 +6078,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01345343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multi-source data for assessing riparian vegetation status at large scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regional variability of aquatic habitat pattern in braided reaches (example of the French Rhône basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Seminar of the Internatioanl Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats. IAVS, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Internatioanl Association for Vegetation Science, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium for European Freshwater Sciences, Jun 2011, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01344378v1</w:t>
+                <w:t xml:space="preserve">halshs-01344346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional variability of aquatic habitat pattern in braided reaches (example of the French Rhône basin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using multi-source data for assessing riparian vegetation status at large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Symposium for European Freshwater Sciences, Jun 2011, Girona, Spain</w:t>
+              <w:t xml:space="preserve">54th Seminar of the Internatioanl Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats. IAVS, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Internatioanl Association for Vegetation Science, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01344346v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical characterisation of river corridors from orthophotos: challenging issues and first application to the Rhône hydrographical network</w:t>
               </w:r>
@@ -8939,51 +8939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25762CAF"/>
+    <w:nsid w:val="38CA5693"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9170,51 +9170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-belletti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6247-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169102971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-5813-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Corrine Glassic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Al&#8208;chokhachy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wheaton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W Macfarlane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris E Jordan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.70028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lehner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Beames" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mulligan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zarfl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Felice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03752-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia de Leaniz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wantzen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zalewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1110413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi You" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Carolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hu&#273;ek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lastoria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Thieme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac333a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carvalho Carneiro de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-3005-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lastoria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4955" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tummers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.125" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poppe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brabec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0961-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussettini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golfieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rinaldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bussettini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gurnell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gurnell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blamauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0424-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12350" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4MN04M3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-57-2014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buijse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gurnell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosselman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3558-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2714" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQCBDNJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hervouet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527376v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audisio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Wilson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410254v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18783" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178835v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Burriat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061440v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Carlos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brasington" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344378v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344346v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Karnatak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj P Kushwaha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crivellaro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Zolezzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303421v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aichelmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cramer Angonese" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazouyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Lay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-3ddcf6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610519v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Jones" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Segura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian Roohparvar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05466540v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-belletti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6247-7619" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169102971" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAL-5813-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Corrine Glassic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Al&#8208;chokhachy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Wheaton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William W Macfarlane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris E Jordan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wat2.70028" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04750030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Lehner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penny Beames" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mulligan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Zarfl" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca de Felice" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03752-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia de Leaniz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Wantzen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tharme" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Zalewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1110413" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617231v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuchi You" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16010137" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980699v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Carolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Jones" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hu&#273;ek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.161940" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Arnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land12081491" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794714v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108404" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Marchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bizzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lastoria" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Comiti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.5394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Thieme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2634-4505/ac333a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carvalho Carneiro de Mendon&#231;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423480v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093107v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca B&#246;rger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-3005-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961215v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carbonneau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Micotti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lastoria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Casaioli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4955" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485109v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4787" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Tummers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Jones" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martyn Lucas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.125" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881248v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nardi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rinaldi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poppe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brabec" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00267-017-0961-x" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881277v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bussettini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Comiti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Golfieri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.11.036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881262v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Rinaldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Bussettini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gurnell" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.01.032" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605446v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gurnell" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bizzi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blamauer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-015-0424-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Corti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piegay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12350" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q4MN04M3-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092903v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-37-57-2014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058947v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buijse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gurnell" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mosselman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-014-3558-1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092910v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2714" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TQCBDNJ7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00906371v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225769v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hervouet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dunford" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Tremolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527376v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audisio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410235v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230310v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Helling" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Parmentier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227689v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Oneill" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gretchen Wilson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175680v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bourgeau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Vaudor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dunesme" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173407v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Piegay" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Burriat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410254v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Messager" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-18783" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801964v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Weber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolia Bajemon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294470v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liolja Bajemon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061416v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061440v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garcia Carlos" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884173v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brasington" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794793v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344244v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967555v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532988v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Fox" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361038v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alber" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357987v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Liebault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Recking" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01358370v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leduc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tacon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01347166v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345343v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344346v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344378v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357456v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Wiederkehr" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Donald Boko" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Estienne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment George" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170130v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Karnatak" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shalini Singh" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anuj P Kushwaha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180808v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Crivellaro" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Zolezzi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Bertoldi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303421v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643119v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409593v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aichelmann" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cramer Angonese" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mazouyer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Lay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-3ddcf6" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043231v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carbonneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Castelletti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340662v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01339386v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58165/osr-g471" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610519v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Jones" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Borger" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Segura" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290964v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Seignemartin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Ghaffarian Roohparvar" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05466540v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843640v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:03561eaea0c9147ccb365c7e515a9025bd8f45cc;origin=https://hal.archives-ouvertes.fr/hal-04843640;visit=swh:1:snp:2a24d2130978bcef9010de4f11f59243505f7517;anchor=swh:1:rel:a9838ea9d2f3486ef2c20aa4b05adc5d97187320;path=/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>