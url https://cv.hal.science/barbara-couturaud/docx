--- v0 (2026-03-07)
+++ v1 (2026-04-13)
@@ -847,165 +847,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03470398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Of Pins and Beads: Note on a Feminine Costume in Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ash-Sharq - Bulletin of the Ancient Near East</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02508610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Making Pictures of War. Realia et Imaginaria in the Iconology of the Ancient Near East, Archaeopress, Oxford, 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Couturaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02508638v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02508610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image a-t-elle une fonction ? L’exemple des documents imagés du Proche-Orient au IIIe millénaire av. J.-C.</w:t>
               </w:r>
@@ -2667,173 +2667,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03712086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dress, Gender and Social Status. Considerations on Garments in Mari (Syria, 25-24th centuries BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fink S. &amp; Mattila R. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evidence Combined: Western and Eastern Sources in Dialogue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eisenbrauns, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les incrustations : le rapport au sacré mis en scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Couturaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Butterlin P. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie religieuse à Mari, Ville II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094523v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03094534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeo-Iconography? Cross-Perspectives on Goblets from Early Bronze Age Mesopotamia</w:t>
               </w:r>
@@ -2972,195 +2972,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">From Bāzyān to Al-Ḥīra: Introduction to Recent Archaeological and Historical Studies on Christianity in Iraq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bonnéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narmin Ali Amin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Couturaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bonnéric J., Ali Amin N. &amp; Couturaud B. (dir.), Christianity in Iraq at the Turn of Islam: History &amp; Archaeology, 68 (special issue), pp. 17-26. [en ligne] https://journals.openedition.org/beo/8184</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04732421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Visual Investigation of Feminine Garments at Mari During the Early Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Couturaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Harlow M., Michel C. &amp; Quillien L. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textiles and Gender: Production to Wardrobe from the Orient to the Mediterranean in Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bloomsbury, pp.163-177, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094434v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04732421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kings or Soldiers? Changes in the Figurative Representation of Fighting Heroes by the End of the Early Bronze Age</w:t>
               </w:r>
@@ -4357,51 +4357,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Couturaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts13040132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Abu Azizeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonn&#233;ric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stavy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Abu-Azizeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508638v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508610v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Stein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Alizadeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loghman Ahmadzadeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricke Backhaus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monchot Herv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094523v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094534v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732421v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narmin Ali Amin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dolce" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508632v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732463v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Couturaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/arts13040132" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732457v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Abu Azizeh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonn&#233;ric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Stavy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732439v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732447v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470393v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094540v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03470398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Abu-Azizeh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508610v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508638v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508636v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141752v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Stein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Alizadeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loghman Ahmadzadeh" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Alden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henricke Backhaus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095427v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079967v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gelin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Houal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monchot Herv&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095447v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095457v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095480v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095487v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508640v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732425v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094516v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monchot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712086v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taos Babour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094534v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094523v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094536v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04732421v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narmin Ali Amin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094434v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094499v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508644v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Dolce" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508642v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gernez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508611v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508614v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508632v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508631v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508623v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00844093v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>