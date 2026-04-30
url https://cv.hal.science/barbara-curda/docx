--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -586,756 +586,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Listening, Acting and Talking in the Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Čurda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAA Annual Meeting - PRAXIS, Panel Gender and Politics: Translating between Theory and Practice, Part II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAA - American Anthropological Association; Panel organisers: Lynn Kwiatkowski, Karin Friederic, Nov 2024, Tampa (Florida), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptation(s), renouvellement(s), transformation(s) ? Enjeux actuels des pratiques de la danse Odissi, dite &amp;quot;classique indienne&amp;quot;, dans l’État indien d’Odisha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie historique des arts nomades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CESAH; CNRS; EHESS-Paris-Aubervilliers, Feb 2024, MSH-Paris Nord (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogating knowhow in corporeal practices—the case of Odissi dance in Odisha, India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAS 13 - Crossways of Knowledge - The 13th international convention of Asia scholars, Panel [Humanities Across Borders] Knowhow in a Shifting World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIAS, The International Institute for Asian Studies, Leiden, Netherlands; Universitas Airlangga (UNAIR), Surabaya, Indonesia; Airlangga Institute of Indian Ocean Crossroads (AIIOC); The International Convention of Asia Scholars (ICAS), Jul 2024, Surabaya, Indonesia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Barbara Čurda</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Čurda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAA Annual Meeting - PRAXIS, Panel Gender and Politics: Translating between Theory and Practice, Part II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AAA - American Anthropological Association; Panel organisers: Lynn Kwiatkowski, Karin Friederic, Nov 2024, Tampa (Florida), United States</w:t>
+              <w:t xml:space="preserve">Transmitting know-how in a shifting world – perspectives from the social sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français de Pondichéry, Feb 2023, Pondicherry, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04533325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Panel Transmitting know-how in a shifting world – the case of contemporary India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSAS - European Conference for South Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASAS - European Association for South Asian Studies, Jul 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory modalities in the transmission of Odissi dance in the city of Bhubaneswar in the early 2020s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Čurda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Embodied, Emotional and Sensorial Knowledge: Perspectives from Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shaping Asia network, university of Bielefeld; TG07 Senses &amp; Society of the International Sociological Association, Feb 2023, Singapore, Singapore</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenting performance: let’s pay attention to the staging of the dance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Čurda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Living Uncertainty SIEF2023 16th Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIEF International Society for Ethnology and Folklore, Jun 2023, Brno (Rép. Tchèque), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interrogating the social dynamics of dance practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSH WORKSHOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSH - Centre de Sciences Humaines, May 2023, New Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporeal practice in urban transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAA/CASCA Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Anthropological Association; Canadian Anthropology Society, Nov 2023, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The production of the know-how of Odissi dance in urban Odisha in the 2020ies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSAS - European Conference for South Asian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EASAS - European Association for South Asian Studies, Jul 2023, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173726v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04533325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controversies on “correct performance” of the classical dance form Odissi in Bhubaneswar in India</w:t>
               </w:r>
@@ -2143,165 +2143,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transmission d’un patrimoine dansé : le cas de l’Odissi d’Inde de l’Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Čurda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Patrimoine Immatériel en Danse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal de Clermont-Ferrand 2 - UFR STAPS; ACTé; MSH de Clermont-Ferrand; Ville de Clermont-Ferrand; IMAf-Ivry, May 2012, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Établissement de normes et interaction asymétrique dans les situations de transmission de la danse Odissi en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique des interactions asymétriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ACTé - axe 2; Université Blaise Pascal de Clermont-Ferrand, Jun 2012, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689129v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01689128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sentiment d’identification à la pratique corporelle en danse Odissi</w:t>
               </w:r>
@@ -3390,143 +3390,218 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01683536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Čurda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bautès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Knowhow in a shifting world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bautès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aryo Danusiri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3536,95 +3611,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gender Asymmetry in the Transmission of Odissi Dance in India - A Case Study&amp;quot; PROJEKT DMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Clermont Auvergne (UCA); Institut Français de Pondichéry (IFP). 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (plan de gestion de données/data management plan)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3634,114 +3709,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux identitaires, relationnels et esthétiques de la transmission de la danse Odissi en Inde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Čurda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Blaise Pascal (Clermont Ferrand 2), 2013. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05497690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3888,51 +3963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajss.2025.100222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/1999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527897v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501332v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137576v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04012137v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432100v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533325v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Bioche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejedor Marie-Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xiao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Zouhair" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purh-ed.fr/book/?gcoi=28777100944700#h2tabDetails" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/chunk_detail_seite.php?doi=10.14361%2F9783839468807-007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839468807-007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16311" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.14782" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-5335-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540484v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryo Danusiri" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05497690v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378180v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara &#268;urda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajss.2025.100222" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051814v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680522v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/1999" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078168v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968645v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798903v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672336v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533325v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baut&#232;s" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04012137v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137576v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501332v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432100v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173726v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916967v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741806v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139745v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131720v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778669v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916965v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689118v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683454v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689127v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689121v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689129v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069511v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christele Bioche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tejedor Marie-Pierre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xiao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Zouhair" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.purh-ed.fr/book/?gcoi=28777100944700#h2tabDetails" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830167v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.transcript-publishing.com/chunk_detail_seite.php?doi=10.14361%2F9783839468807-007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14361/9783839468807-007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105736v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.16311" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139758v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.14782" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916963v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683427v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shaker.de/de/content/catalogue/index.asp?lang=de&amp;amp;ID=8&amp;amp;ISBN=978-3-8440-5335-7" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683536v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571127v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540484v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aryo Danusiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773421v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05497690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>