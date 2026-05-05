--- v1 (2026-03-28)
+++ v2 (2026-05-05)
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,1326 +368,1313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris 2024, vitrine d’une gouvernance partagée : Le test réel d’un modèle multi-acteurs de gestion du sport français ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive Modelling of Sports Facility Use: A Model of Aquatic Centre Attendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Jallat</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dermit-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.4142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15054142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594837v1</w:t>
+                <w:t xml:space="preserve">hal-05585537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfiguration des pratiques: l'échec du service public du sport?</w:t>
+                <w:t xml:space="preserve">Paris 2024, vitrine d’une gouvernance partagée : Le test réel d’un modèle multi-acteurs de gestion du sport français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sirost</w:t>
+                <w:t xml:space="preserve">Denis Jallat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 215, pp.19-21</w:t>
+              <w:t xml:space="preserve">, 2021, pp.26-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133671v1</w:t>
+                <w:t xml:space="preserve">hal-03594837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La promotion du sport auto-organisé dans la redéfinition des usages d’un espace public à forte valeur touristique : le cas des berges de Seine à Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transfiguration des pratiques: l'échec du service public du sport?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charrier Dominique</w:t>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 215, pp.19-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555401v1</w:t>
+                <w:t xml:space="preserve">hal-03133671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la ville décide de soutenir les événements sportifs commerciaux et compétitifs : les déterminants de l’action concertée à Paris</w:t>
+                <w:t xml:space="preserve">La promotion du sport auto-organisé dans la redéfinition des usages d’un espace public à forte valeur touristique : le cas des berges de Seine à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bourbillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/pmp.36.2019.0015⟩</w:t>
+              <w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1074090ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555343v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Champ-de-Mars, un « haut lieu » sportif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bourbillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charrier Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 125 (Varia), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/mappemonde.780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les enfants veulent jouer au football, pas être exploités! » Coupe du monde de football 2014 et implications sur le tourisme sexuel infantile dans la ville d’accueil de Recife, Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Teixeira Castilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42 (2), pp.226-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07053436.2019.1625648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02401571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance des clubs de football professionnels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Scelles</w:t>
+                <w:t xml:space="preserve">Quand la ville décide de soutenir les événements sportifs commerciaux et compétitifs : les déterminants de l’action concertée à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bourbillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00315⟩</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.36.2019.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365679v1</w:t>
+                <w:t xml:space="preserve">hal-02555343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupe du Monde 2014 au Brésil : deux facettes de la prostitution (Belo Horizonte et Recife)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Charrier</w:t>
+                <w:t xml:space="preserve">Gouvernance des clubs de football professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dermit-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FuLiA / UFMG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (2), pp.29-54. </w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (279), pp.53-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17851/2526-4494.2.2.29-54⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660319v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turismo sexual infanto-juvenil em xeque no contexto da Copa do Mundo de 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupe du Monde 2014 au Brésil : deux facettes de la prostitution (Belo Horizonte et Recife)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Teixeira Castilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Teixeira Castilho</w:t>
+                <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudos Feministas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1806-9584-2018v26n246056⟩</w:t>
+              <w:t xml:space="preserve">FuLiA / UFMG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (2), pp.29-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17851/2526-4494.2.2.29-54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660322v1</w:t>
+                <w:t xml:space="preserve">hal-03660319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la forêt devient un équipement de la ville : un parc animalier à l’échelle de l’agglomération rouennaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lepillé</w:t>
+                <w:t xml:space="preserve">Turismo sexual infanto-juvenil em xeque no contexto da Copa do Mundo de 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Teixeira Castilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Féménias</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Turchi Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.18312⟩</w:t>
+              <w:t xml:space="preserve">Estudos Feministas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1806-9584-2018v26n246056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376536v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la forêt devient un équipement de la ville : un parc animalier à l’échelle de l’agglomération rouennaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Hors-série 28, 29 p. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+              <w:t xml:space="preserve">, 2017, 40 (Hors-série 28), pp.113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.18312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365773v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de marche et immersions dans la nature : ressourcements et dépaysements dans les forêts urbaines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Quand la forêt devient un équipement de la ville : un parc animalier à l’échelle de l’agglomération rouennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hors-série 28, 29 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2017.1282029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02376551v1</w:t>
+                <w:t xml:space="preserve">hal-02365773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’événementiel sportif municipal au secours des éléphants blancs : l’exemple de Charléty sur Neige</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bourbillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charrier Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1719,2053 +1706,4016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residing in the city, living on the fringe of the forest: differentiated forest leisure activities, significant urban adjustments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Formes de marche et immersions dans la nature : ressourcements et dépaysements dans les forêts urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leisure / Loisir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41 (1), pp.131-164. </w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (1), pp.113-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14927713.2017.1339363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2017.1282029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376494v1</w:t>
+                <w:t xml:space="preserve">hal-02376551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2014 FIFA World Cup in Brazil: Gentrification of Brazilian Football</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Teixeira Castilho</w:t>
+                <w:t xml:space="preserve">Residing in the city, living on the fringe of the forest: differentiated forest leisure activities, significant urban adjustments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Charrier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology and Anthropology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (9), pp.703-712. </w:t>
+              <w:t xml:space="preserve">Leisure / Loisir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (1), pp.131-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13189/sa.2017.050902⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14927713.2017.1339363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660331v1</w:t>
+                <w:t xml:space="preserve">hal-02376494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démocratie participative et politique sportive : l'exemple des événements parisiens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charrier Dominique</w:t>
+                <w:t xml:space="preserve">2014 FIFA World Cup in Brazil: Gentrification of Brazilian Football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Teixeira Castilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociology and Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (9), pp.703-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13189/sa.2017.050902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555428v1</w:t>
+                <w:t xml:space="preserve">hal-03660331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Armada de signes. Mise en scène et publics des grands voiliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Féménias</w:t>
+                <w:t xml:space="preserve">Démocratie participative et politique sportive : l'exemple des événements parisiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bourbillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études normandes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849639v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Seine des loisirs nautiques : jeux d'eau, terrains de jeu et conscience du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de plein air et de loisir en Haute Normandie, un ersatz de bord de mer ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une Armada de signes. Mise en scène et publics des grands voiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849641v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loisirs sportifs dans l’estuaire de la Seine : natures périurbaines et cadre de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Les bases de plein air et de loisir en Haute Normandie, un ersatz de bord de mer ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Études normandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2011.10707817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02377926v1</w:t>
+                <w:t xml:space="preserve">hal-01849641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs sportifs dans l’estuaire de la Seine : natures périurbaines et cadre de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 34 (1), pp.67 - 98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07053436.2011.10707817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les loisirs sportifs dans l’estuaire de la Seine : natures périurbaines et cadre de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (1), pp.67-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2011.10707817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension de l'impact territorial des événements sportifs : pour que l'acteur public s'implique en pleine connaissance des effets induits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Babara Evrard</w:t>
+                <w:t xml:space="preserve">Des golfs aux golfeurs : état des lieux d’une activité en transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Management du sport - Perspective et structuration de la recherche en management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, université Rennes 2, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">La recherche en management du sport peut-elle être durable, responsable et éthique?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Savante de Management du Sport (S2MS), Dec 2024, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042228v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'offre publique sportive à Paris : l'exemple de l'événement Charléty sur Neige</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Charrier</w:t>
+                <w:t xml:space="preserve">Le projet de parc naturel marin normand-breton : l’illustration d’une contradiction entre intérêt national et local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNEES INTERNATIONALES DE MANAGEMENT DU SPORT, DU TOURISME SPORTIF ET DES LOISIRS ACTIFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté sciences du sport Dijon, May 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Dire, faire et Analyser. La sociologie du sport face au langage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de sociologie en Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042169v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les empreintes urbaines des événements sportifs, un outil de lisibilité des politiques publiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Charrier</w:t>
+                <w:t xml:space="preserve">Logiques publiques versus logiques privées au sein d’un contrat de concession de centre aquatique en France : une réflexion sur la méthodologie de l’étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dermit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « La ville et le sport »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe recherche interdisciplinaire sur les territoires du sport, Apr 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">Enquêter, produire des données, répondre à une commande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Savante de Management du Sport (S2MS), Jun 2022, Corté, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042177v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De soliste à chef d’orchestre, l’évolution du rôle de l’acteur public en matière d’équipements sportifs de loisirs : le cas des centres aquatiques français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dermit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réinvention spectaculaire et marchande d’une pratique devenue ordinaire. Le cas des fun runs (2011-2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1er Congrès de la Société Savante de Management du Sport (S2MS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forêts urbaines de loisirs : du conflit aux concertations. Le cas des espaces boisés de l’agglomération rouennaise (1963-2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilisations et conflits forestiers hier et aujourd’hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Histoire des Forêts Française (GHFF), Jan 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fun runs » : loisirs, espaces et imaginaires. Courir déguisé pour s'éclater en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier-séminaire « Loisirs et imaginaire », Saison 2 : Jeux, sports et espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forêts urbaines : vers des stations forestières de loisirs ? Le cas des espaces boisés de l'agglomération rouennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque en développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rimouski (Québec), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt un stade comme un autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XTerM2019 : systèmes compleXes, intelligence Territoriale et Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forêts urbaines : vers des stations forestières de loisirs ? Le cas des espaces boisés de l'agglomération rouennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension de l'impact territorial des événements sportifs : pour que l'acteur public s'implique en pleine connaissance des effets induits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bourbillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Management du sport - Perspective et structuration de la recherche en management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, université Rennes 2, Jun 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'offre publique sportive à Paris : l'exemple de l'événement Charléty sur Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bourbillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOURNEES INTERNATIONALES DE MANAGEMENT DU SPORT, DU TOURISME SPORTIF ET DES LOISIRS ACTIFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté sciences du sport Dijon, May 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les empreintes urbaines des événements sportifs, un outil de lisibilité des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bourbillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « La ville et le sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe recherche interdisciplinaire sur les territoires du sport, Apr 2017, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter la forêt par les loisirs. Des résidents de lisière, des appropriations urbaines signifiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ironie du sport ? Courir déguisé à l’heure des réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIème Biennale de l'AFRAPS 2016 : Pratiques sportives, éducation physique et société numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bien-être en forêt. Appropriations citadines par les loisirs de la ceinture verte rouennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'études de l'Observatoire Régional de la Qualité de Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les forêts du bien-être : Activités physiques et appropriations citadines de la ceinture verte rouennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress of the International Sociology of Sport Association: The Sociological Lens and the Wellbeing of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'une « nature » oubliée à une « nature » valorisée. Un parc animalier à l'échelle d'une métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIIe Journées des doctorants du LPED – Les usages du sol : conflit, concertation, conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natures en ville, forêts urbaines. Enjeux publics et usages privés dans la métropole rouennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cultures du plein air retours à la nature à l’heure de la métropolisation des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">POROSITE PUBLIC / PRIVE, LA NORME DE L'EVENEMENTIEL SPORTIF PARISIEN ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bourbillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Management du Sport Lyon 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France. pp.115 - 136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sta.080.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt un stade comme un autre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La côte, un terrain de jeu ? De l'utilitaire au récréatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de rennes. 2014, 978-2-7535-3574-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue Européenne de Management du Sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°40, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Constructs of the Living Environment through Nature Sports Practice’s Locations and Attitude of Public Authorities towards Peri-Urban Natures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Deltas Research - Further Recent Advances [Working Title]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.115460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role and Significance of the Recreational Reconquest of Port Spaces: Rouen (France) Reinvention at the Neck of the Estuary</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du projet national à la mise en œuvre locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politique du littoral et sports de nature. Du cadre national aux configurations locales : le cas des aires marines protégées en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QUAE Editions, 2021, 978-2-7592- 3366-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926665v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role and significance of the recreational reconquest of port spaces: Rouen (France), reinvention at the neck of the estuary.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">The Role and Significance of the Recreational Reconquest of Port Spaces: Rouen (France) Reinvention at the Neck of the Estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Springer Briefs in environmental sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-85, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48709-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376748v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'approche : la wilderness dans les parcs nationaux américains. Médiations territoriales et expériences physiques de la nature &amp;quot;sauvage&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cm Moumaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olivier Sirost (dir.) Cultures corporelles, héritages et pratiques, PUN.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loisirs sportifs dans l'estuaire de la Seine : natures périurbaines et cadres de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">The role and significance of the recreational reconquest of port spaces: Rouen (France), reinvention at the neck of the estuary.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arnaud Brennetot, Françoise Lucchini et Claire Maingon (dir.), La Seine, une vallée, des imaginaires, PURH, p. 93-102.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Springer Briefs in environmental sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377867v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les loisirs sportifs dans l'estuaire de la Seine : natures périurbaines et cadres de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arnaud Brennetot, Françoise Lucchini et Claire Maingon (dir.), La Seine, une vallée, des imaginaires, PURH, p. 93-102.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les usages récréatifs de l’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.192-193, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.9963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01849591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3775,270 +5725,208 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA CÔTE D'ALBÂTRE COMME TERRAIN DE JEUX ? AMÉNAGEMENTS, ACTIVITÉS PHYSIQUES ET PAYSAGES VÉCUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire, Philosophie et Sociologie des sciences. Université de Rouen, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00565235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">HDR (2)</w:t>
+        <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyser et comprendre les espaces de pratiques sportives de loisirs: Contribution à une approche interdisciplinaire en STAPS.</w:t>
+                <w:t xml:space="preserve">Analyser et comprendre les espaces de pratiques sportives de loisirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'Homme et Société. Normandie Université, Université de Rouen, 2022</w:t>
+              <w:t xml:space="preserve">Gestion et management. Université de Rouen Normandie, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03924284v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">tel-05507357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4106,51 +5994,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE236071"/>
+    <w:nsid w:val="BB35CF82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4337,51 +6225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-evrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7943-5565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.147.0055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourbill&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594837v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03133671v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Dominique" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074090ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555343v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.0015" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555299v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.780" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02401571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Teixeira Castilho" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1625648" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00315" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03660319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2526-4494.2.2.29-54" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03660322v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Turchi Pacheco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9584-2018v26n246056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376536v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepill&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18312" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365773v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376551v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1282029" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376494v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1339363" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03660331v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/sa.2017.050902" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849639v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849634v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849641v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2011.10707817" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042228v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babara Evrard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042169v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042177v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042197v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.080.0115" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365744v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01138664v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975085v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115460" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48709-6_10" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376748v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cm Moumaneix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377867v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.9963" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565235v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03924284v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05507357v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-evrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7943-5565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.147.0055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourbill&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15054142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03133671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Dominique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074090ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.780" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02401571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Teixeira Castilho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1625648" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.0015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00315" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03660319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2526-4494.2.2.29-54" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03660322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Turchi Pacheco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9584-2018v26n246056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18312" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1282029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1339363" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03660331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/sa.2017.050902" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2011.10707817" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babara Evrard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042177v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.080.0115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01138664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48709-6_10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cm Moumaneix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.9963" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03924284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>