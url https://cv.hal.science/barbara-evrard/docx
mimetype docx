--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -264,235 +264,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05374721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les événements sportifs récurrents à Paris face aux injonctions de mixité sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bourbillères</w:t>
+                <w:t xml:space="preserve">Predictive Modelling of Sports Facility Use: A Model of Aquatic Centre Attendance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Charrier</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dermit-Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0089⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (5), pp.4142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15054142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318023v1</w:t>
+                <w:t xml:space="preserve">hal-05585537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive Modelling of Sports Facility Use: A Model of Aquatic Centre Attendance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Barbier</w:t>
+                <w:t xml:space="preserve">Les événements sportifs récurrents à Paris face aux injonctions de mixité sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bourbillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dermit-Richard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (5), pp.4142. </w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Pub. anticipées, pp.I89-XXIII. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15054142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.pr1.0089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05585537v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris 2024, vitrine d’une gouvernance partagée : Le test réel d’un modèle multi-acteurs de gestion du sport français ?</w:t>
               </w:r>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La promotion du sport auto-organisé dans la redéfinition des usages d’un espace public à forte valeur touristique : le cas des berges de Seine à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bourbillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -740,473 +740,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Champ-de-Mars, un « haut lieu » sportif ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bourbillères</w:t>
+                <w:t xml:space="preserve">Gouvernance des clubs de football professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dermit-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charrier Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.780⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45 (279), pp.53-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555299v1</w:t>
+                <w:t xml:space="preserve">hal-02365679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les enfants veulent jouer au football, pas être exploités! » Coupe du monde de football 2014 et implications sur le tourisme sexuel infantile dans la ville d’accueil de Recife, Brésil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Teixeira Castilho</w:t>
+                <w:t xml:space="preserve">Quand la ville décide de soutenir les événements sportifs commerciaux et compétitifs : les déterminants de l’action concertée à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bourbillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (2), pp.226-243. </w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2019.1625648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pmp.36.2019.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401571v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la ville décide de soutenir les événements sportifs commerciaux et compétitifs : les déterminants de l’action concertée à Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bourbillères</w:t>
+                <w:t xml:space="preserve">« Les enfants veulent jouer au football, pas être exploités! » Coupe du monde de football 2014 et implications sur le tourisme sexuel infantile dans la ville d’accueil de Recife, Brésil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Teixeira Castilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Charrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/pmp.36.2019.0015⟩</w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (2), pp.226-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2019.1625648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02555343v1</w:t>
+                <w:t xml:space="preserve">hal-02401571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance des clubs de football professionnels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Scelles</w:t>
+                <w:t xml:space="preserve">Le Champ-de-Mars, un « haut lieu » sportif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bourbillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier Dominique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 45 (279), pp.53-72. </w:t>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 125 (Varia), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2019.00315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365679v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02555299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupe du Monde 2014 au Brésil : deux facettes de la prostitution (Belo Horizonte et Recife)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Teixeira Castilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,51 +1266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turismo sexual infanto-juvenil em xeque no contexto da Copa do Mundo de 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Teixeira Castilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1377,724 +1377,724 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la forêt devient un équipement de la ville : un parc animalier à l’échelle de l’agglomération rouennaise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Lepillé</w:t>
+                <w:t xml:space="preserve">2014 FIFA World Cup in Brazil: Gentrification of Brazilian Football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Teixeira Castilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Féménias</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.18312⟩</w:t>
+              <w:t xml:space="preserve">Sociology and Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (9), pp.703-712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13189/sa.2017.050902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376536v1</w:t>
+                <w:t xml:space="preserve">hal-03660331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la forêt devient un équipement de la ville : un parc animalier à l’échelle de l’agglomération rouennaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Hors-série 28, 29 p. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+              <w:t xml:space="preserve">, 2017, 40 (Hors-série 28), pp.113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/vertigo.18312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365773v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’événementiel sportif municipal au secours des éléphants blancs : l’exemple de Charléty sur Neige</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charrier Dominique</w:t>
+                <w:t xml:space="preserve">Quand la forêt devient un équipement de la ville : un parc animalier à l’échelle de l’agglomération rouennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hors-série 28, 29 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.18312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02555324v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de marche et immersions dans la nature : ressourcements et dépaysements dans les forêts urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 40 (1), pp.113-136. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2017.1282029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residing in the city, living on the fringe of the forest: differentiated forest leisure activities, significant urban adjustments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leisure / Loisir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 41 (1), pp.131-164. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14927713.2017.1339363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2014 FIFA World Cup in Brazil: Gentrification of Brazilian Football</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Teixeira Castilho</w:t>
+                <w:t xml:space="preserve">L’événementiel sportif municipal au secours des éléphants blancs : l’exemple de Charléty sur Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bourbillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociology and Anthropology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 40 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13189/sa.2017.050902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03660331v1</w:t>
+                <w:t xml:space="preserve">hal-02555324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie participative et politique sportive : l'exemple des événements parisiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bourbillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charrier Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2139,260 +2139,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02555428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Seine des loisirs nautiques : jeux d'eau, terrains de jeu et conscience du milieu</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Une Armada de signes. Mise en scène et publics des grands voiliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+              <w:t xml:space="preserve">Études normandes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849634v1</w:t>
+                <w:t xml:space="preserve">hal-01849639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Armada de signes. Mise en scène et publics des grands voiliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">La Seine des loisirs nautiques : jeux d'eau, terrains de jeu et conscience du milieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études normandes</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849639v1</w:t>
+                <w:t xml:space="preserve">hal-01849634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bases de plein air et de loisir en Haute Normandie, un ersatz de bord de mer ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2430,51 +2430,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs sportifs dans l’estuaire de la Seine : natures périurbaines et cadre de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2534,51 +2534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loisirs sportifs dans l’estuaire de la Seine : natures périurbaines et cadre de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,355 +2746,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05604850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet de parc naturel marin normand-breton : l’illustration d’une contradiction entre intérêt national et local</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logiques publiques versus logiques privées au sein d’un contrat de concession de centre aquatique en France : une réflexion sur la méthodologie de l’étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dermit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire, faire et Analyser. La sociologie du sport face au langage.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de sociologie en Langue Française, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Enquêter, produire des données, répondre à une commande</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Savante de Management du Sport (S2MS), Jun 2022, Corté, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604875v1</w:t>
+                <w:t xml:space="preserve">hal-05604871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logiques publiques versus logiques privées au sein d’un contrat de concession de centre aquatique en France : une réflexion sur la méthodologie de l’étude de cas</w:t>
+                <w:t xml:space="preserve">De soliste à chef d’orchestre, l’évolution du rôle de l’acteur public en matière d’équipements sportifs de loisirs : le cas des centres aquatiques français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Dermit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enquêter, produire des données, répondre à une commande</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Savante de Management du Sport (S2MS), Jun 2022, Corté, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05604871v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De soliste à chef d’orchestre, l’évolution du rôle de l’acteur public en matière d’équipements sportifs de loisirs : le cas des centres aquatiques français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le projet de parc naturel marin normand-breton : l’illustration d’une contradiction entre intérêt national et local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Dermit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux: contribution de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Dire, faire et Analyser. La sociologie du sport face au langage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de sociologie en Langue Française, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604861v1</w:t>
+                <w:t xml:space="preserve">hal-05604875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réinvention spectaculaire et marchande d’une pratique devenue ordinaire. Le cas des fun runs (2011-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès de la Société Savante de Management du Sport (S2MS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3119,90 +3119,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêts urbaines de loisirs : du conflit aux concertations. Le cas des espaces boisés de l’agglomération rouennaise (1963-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilisations et conflits forestiers hier et aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'Histoire des Forêts Française (GHFF), Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3221,312 +3221,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05593414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Fun runs » : loisirs, espaces et imaginaires. Courir déguisé pour s'éclater en images</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Forêts urbaines : vers des stations forestières de loisirs ? Le cas des espaces boisés de l'agglomération rouennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier-séminaire « Loisirs et imaginaire », Saison 2 : Jeux, sports et espaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque en développement territorial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rimouski (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593424v1</w:t>
+                <w:t xml:space="preserve">hal-05592393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forêts urbaines : vers des stations forestières de loisirs ? Le cas des espaces boisés de l'agglomération rouennaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">« Fun runs » : loisirs, espaces et imaginaires. Courir déguisé pour s'éclater en images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque en développement territorial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rimouski (Québec), France</w:t>
+              <w:t xml:space="preserve">Atelier-séminaire « Loisirs et imaginaire », Saison 2 : Jeux, sports et espaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592393v1</w:t>
+                <w:t xml:space="preserve">hal-05593424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forêt un stade comme un autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XTerM2019 : systèmes compleXes, intelligence Territoriale et Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3551,90 +3551,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forêts urbaines : vers des stations forestières de loisirs ? Le cas des espaces boisés de l'agglomération rouennaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Management du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3659,51 +3659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension de l'impact territorial des événements sportifs : pour que l'acteur public s'implique en pleine connaissance des effets induits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bourbillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3748,394 +3748,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'offre publique sportive à Paris : l'exemple de l'événement Charléty sur Neige</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les empreintes urbaines des événements sportifs, un outil de lisibilité des politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bourbillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNEES INTERNATIONALES DE MANAGEMENT DU SPORT, DU TOURISME SPORTIF ET DES LOISIRS ACTIFS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculté sciences du sport Dijon, May 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque international « La ville et le sport »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe recherche interdisciplinaire sur les territoires du sport, Apr 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042169v1</w:t>
+                <w:t xml:space="preserve">hal-05042177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les empreintes urbaines des événements sportifs, un outil de lisibilité des politiques publiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Charrier</w:t>
+                <w:t xml:space="preserve">Habiter la forêt par les loisirs. Des résidents de lisière, des appropriations urbaines signifiantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lepillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international « La ville et le sport »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe recherche interdisciplinaire sur les territoires du sport, Apr 2017, Brest, France</w:t>
+              <w:t xml:space="preserve">17e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042177v1</w:t>
+                <w:t xml:space="preserve">hal-05592704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiter la forêt par les loisirs. Des résidents de lisière, des appropriations urbaines signifiantes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Féménias</w:t>
+                <w:t xml:space="preserve">L'offre publique sportive à Paris : l'exemple de l'événement Charléty sur Neige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bourbillères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Dijon, France</w:t>
+              <w:t xml:space="preserve">JOURNEES INTERNATIONALES DE MANAGEMENT DU SPORT, DU TOURISME SPORTIF ET DES LOISIRS ACTIFS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté sciences du sport Dijon, May 2017, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592704v1</w:t>
+                <w:t xml:space="preserve">hal-05042169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ironie du sport ? Courir déguisé à l’heure des réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIème Biennale de l'AFRAPS 2016 : Pratiques sportives, éducation physique et société numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4154,312 +4154,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05592470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être en forêt. Appropriations citadines par les loisirs de la ceinture verte rouennaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Les forêts du bien-être : Activités physiques et appropriations citadines de la ceinture verte rouennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études de l'Observatoire Régional de la Qualité de Vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Rouen, France</w:t>
+              <w:t xml:space="preserve">World Congress of the International Sociology of Sport Association: The Sociological Lens and the Wellbeing of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05593460v1</w:t>
+                <w:t xml:space="preserve">hal-05592400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les forêts du bien-être : Activités physiques et appropriations citadines de la ceinture verte rouennaise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Bien-être en forêt. Appropriations citadines par les loisirs de la ceinture verte rouennaise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of the International Sociology of Sport Association: The Sociological Lens and the Wellbeing of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées d'études de l'Observatoire Régional de la Qualité de Vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05592400v1</w:t>
+                <w:t xml:space="preserve">hal-05593460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une « nature » oubliée à une « nature » valorisée. Un parc animalier à l'échelle d'une métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Journées des doctorants du LPED – Les usages du sol : conflit, concertation, conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4484,90 +4484,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natures en ville, forêts urbaines. Enjeux publics et usages privés dans la métropole rouennaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures du plein air retours à la nature à l’heure de la métropolisation des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4592,51 +4592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">POROSITE PUBLIC / PRIVE, LA NORME DE L'EVENEMENTIEL SPORTIF PARISIEN ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bourbillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4728,90 +4728,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forêt un stade comme un autre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lepillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e Congrès International de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4862,164 +4862,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La côte, un terrain de jeu ? De l'utilitaire au récréatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revue Européenne de Management du Sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses universitaires de rennes. 2014, 978-2-7535-3574-9</w:t>
+              <w:t xml:space="preserve">n°40, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02365744v1</w:t>
+                <w:t xml:space="preserve">hal-01138664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revue Européenne de Management du Sport</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La côte, un terrain de jeu ? De l'utilitaire au récréatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de rennes. 2014, 978-2-7535-3574-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Martel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01138664v1</w:t>
+                <w:t xml:space="preserve">hal-02365744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5037,51 +5037,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Constructs of the Living Environment through Nature Sports Practice’s Locations and Attitude of Public Authorities towards Peri-Urban Natures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5135,243 +5135,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du projet national à la mise en œuvre locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role and Significance of the Recreational Reconquest of Port Spaces: Rouen (France) Reinvention at the Neck of the Estuary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politique du littoral et sports de nature. Du cadre national aux configurations locales : le cas des aires marines protégées en France métropolitaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.81-85, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-48709-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604830v1</w:t>
+                <w:t xml:space="preserve">hal-02926665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role and Significance of the Recreational Reconquest of Port Spaces: Rouen (France) Reinvention at the Neck of the Estuary</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du projet national à la mise en œuvre locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reclaiming and Rewilding River Cities for Outdoor Recreation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politique du littoral et sports de nature. Du cadre national aux configurations locales : le cas des aires marines protégées en France métropolitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QUAE Editions, 2021, 978-2-7592- 3366-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-48709-6_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02926665v1</w:t>
+                <w:t xml:space="preserve">hal-05604830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'approche : la wilderness dans les parcs nationaux américains. Médiations territoriales et expériences physiques de la nature &amp;quot;sauvage&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Cm Moumaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5409,51 +5409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role and significance of the recreational reconquest of port spaces: Rouen (France), reinvention at the neck of the estuary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,230 +5498,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loisirs sportifs dans l'estuaire de la Seine : natures périurbaines et cadres de vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Les usages récréatifs de l’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Féménias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arnaud Brennetot, Françoise Lucchini et Claire Maingon (dir.), La Seine, une vallée, des imaginaires, PURH, p. 93-102.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'eau à découvert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.192-193, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.9963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377867v1</w:t>
+                <w:t xml:space="preserve">hal-01849591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages récréatifs de l’eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les loisirs sportifs dans l'estuaire de la Seine : natures périurbaines et cadres de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Féménias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sirost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'eau à découvert</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arnaud Brennetot, Françoise Lucchini et Claire Maingon (dir.), La Seine, une vallée, des imaginaires, PURH, p. 93-102.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.9963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01849591v1</w:t>
+                <w:t xml:space="preserve">hal-02377867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5994,51 +5994,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB35CF82"/>
+    <w:nsid w:val="0259DEFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6225,51 +6225,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-evrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7943-5565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.147.0055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourbill&#232;res" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0089" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15054142" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03133671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Dominique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074090ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.780" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02401571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Teixeira Castilho" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1625648" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555343v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.0015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00315" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03660319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2526-4494.2.2.29-54" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03660322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Turchi Pacheco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9584-2018v26n246056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376536v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepill&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18312" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376551v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1282029" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376494v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1339363" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03660331v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/sa.2017.050902" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849634v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849639v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2011.10707817" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604875v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592393v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babara Evrard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042177v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593460v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592400v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.080.0115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01138664v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604830v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48709-6_10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cm Moumaneix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377867v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849591v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.9963" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03924284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-evrard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7943-5565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374721v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Evrard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.147.0055" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585537v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15054142" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bourbill&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charrier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0089" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jallat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03133671v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Dominique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1074090ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365679v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scelles" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00315" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555343v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Charrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.36.2019.0015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02401571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Teixeira Castilho" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2019.1625648" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.780" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03660319v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2526-4494.2.2.29-54" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03660322v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Turchi Pacheco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9584-2018v26n246056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03660331v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/sa.2017.050902" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lepill&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien F&#233;m&#233;nias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18312" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365773v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2017.1282029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376494v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14927713.2017.1339363" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555324v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849639v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849634v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849641v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848615v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2011.10707817" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604850v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604871v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604861v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593390v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592393v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593424v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592388v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593446v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042228v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babara Evrard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042177v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042169v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592470v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592400v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593473v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.080.0115" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-01138664v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02365744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975085v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.115460" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02926665v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-48709-6_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604830v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cm Moumaneix" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01849591v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.9963" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377867v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565235v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03924284v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>