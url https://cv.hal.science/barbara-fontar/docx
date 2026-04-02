--- v0 (2026-03-04)
+++ v1 (2026-04-02)
@@ -2309,191 +2309,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrêt sur images (1995-2007). Naissance et réception d'une émission emblématique du savoir et de la connaissance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire sociétés. Regards sur les pratiques de loisirs des adolescents et des adolescentes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télévision(s) du savoir et de la connaissance. Expériences françaises de La Cinquième à France 5, expériences francophones.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREM, Dec 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Faire sociétés. Regards à travers les pratiques sociales, culturelles, éducatives et sportives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Apr 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923892v1</w:t>
+                <w:t xml:space="preserve">hal-04923975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire sociétés. Regards sur les pratiques de loisirs des adolescents et des adolescentes.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arrêt sur images (1995-2007). Naissance et réception d'une émission emblématique du savoir et de la connaissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire sociétés. Regards à travers les pratiques sociales, culturelles, éducatives et sportives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Apr 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Télévision(s) du savoir et de la connaissance. Expériences françaises de La Cinquième à France 5, expériences francophones.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREM, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923975v1</w:t>
+                <w:t xml:space="preserve">hal-04923892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche INEDUC. Différenciation et inégalités des pratiques de loisirs des adolescent.e.s au prisme des espaces de vie</w:t>
               </w:r>
@@ -3345,165 +3345,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des adolescent.e.s face aux stéréotypes sexués des pratiques vidéoludiques</w:t>
+                <w:t xml:space="preserve">Culture numérique juvénile : des fantasmes à la réalité des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savoir, apprentissage, éducation aujourd'hui. Regards croisées en SHS, Journées transversales de l'UFR SH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UFR Sciences Humaines; Université Rennes 2, May 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire UBIC-DRAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UBIC; DRAC, Mar 2017, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731311v1</w:t>
+                <w:t xml:space="preserve">hal-02170771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Culture numérique juvénile : des fantasmes à la réalité des pratiques</w:t>
+                <w:t xml:space="preserve">Des adolescent.e.s face aux stéréotypes sexués des pratiques vidéoludiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire UBIC-DRAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UBIC; DRAC, Mar 2017, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Savoir, apprentissage, éducation aujourd'hui. Regards croisées en SHS, Journées transversales de l'UFR SH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR Sciences Humaines; Université Rennes 2, May 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02170771v1</w:t>
+                <w:t xml:space="preserve">hal-01731311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de l’éducation aux médias et à l’information</w:t>
               </w:r>
@@ -3647,217 +3647,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des représentations genrées dans les pratiques numériques adolescentes</w:t>
+                <w:t xml:space="preserve">Genèses et formes des régulations parentales des pratiques sociales et culturelles des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le genre dans les sphères de l'éducation, de la formation et du travail. Représentation(s) et mise(s) en image(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AECSE, Oct 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Inégalités éducatives et espaces de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223770v1</w:t>
+                <w:t xml:space="preserve">hal-01217950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèses et formes des régulations parentales des pratiques sociales et culturelles des adolescents</w:t>
+                <w:t xml:space="preserve">Le rôle des représentations genrées dans les pratiques numériques adolescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités éducatives et espaces de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Le genre dans les sphères de l'éducation, de la formation et du travail. Représentation(s) et mise(s) en image(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE, Oct 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217950v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre dispositifs institutionnels, représentations et usages : le numérique comme pouvoir de renforcement des inégalités sociales</w:t>
               </w:r>
@@ -4178,329 +4178,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ineduc : les inégalités scolaires, de loisirs et pratiques numériques chez les adolescents</w:t>
+                <w:t xml:space="preserve">Trois préalables nécessaires à l’entreprise d’une éducation aux médias et au numérique à l’école</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e séminaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Marsouin, May 2013, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve"> Magistère de Inspection Générale de l’Education Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084119v1</w:t>
+                <w:t xml:space="preserve">hal-01731329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois préalables nécessaires à l’entreprise d’une éducation aux médias et au numérique à l’école</w:t>
+                <w:t xml:space="preserve">Ineduc : les inégalités scolaires, de loisirs et pratiques numériques chez les adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Magistère de Inspection Générale de l’Education Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">11e séminaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Marsouin, May 2013, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731329v1</w:t>
+                <w:t xml:space="preserve">hal-01084119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages d’internet des adolescents et adolescentes et les représentations de genre</w:t>
+                <w:t xml:space="preserve">La critique de la television comme logique emancipatoire de l’emprise televisuellle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’ADEJ Les relations filles/garçons entre réalités et virtualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEJ; CRDP, Oct 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque International « Formes d'éducation et processus d'émancipation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREAD (EA 3875), Université Rennes 2-IUFM/UBO, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731345v1</w:t>
+                <w:t xml:space="preserve">hal-01162528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique de la television comme logique emancipatoire de l’emprise televisuellle.</w:t>
+                <w:t xml:space="preserve">Usages d’internet des adolescents et adolescentes et les représentations de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Formes d'éducation et processus d'émancipation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREAD (EA 3875), Université Rennes 2-IUFM/UBO, May 2012, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque de l’ADEJ Les relations filles/garçons entre réalités et virtualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEJ; CRDP, Oct 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162528v1</w:t>
+                <w:t xml:space="preserve">hal-01731345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les usages des TIC entre aliénation et émancipation</w:t>
               </w:r>
@@ -5293,51 +5293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03390243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-03010007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.222.0079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.061.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yomb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Esquenazi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yqdenv974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milliner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Parra Jose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731311v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170771v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731345v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162528v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04996351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03390243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-03010007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.222.0079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.061.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yomb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Esquenazi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yqdenv974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milliner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Parra Jose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04996351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>