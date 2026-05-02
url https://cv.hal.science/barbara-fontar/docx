--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -1283,51 +1283,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
@@ -1342,104 +1342,104 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fontar B.,; Grimault-Leprince A.,; Le Mentec M.; David O. </w:t>
+              <w:t xml:space="preserve">Danic I., Le Mentec M.,; Fontar B.,; Grimault-Leprince A.,; David O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05136481v1</w:t>
+                <w:t xml:space="preserve">halshs-05136494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
@@ -1454,80 +1454,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Danic I., Le Mentec M.,; Fontar B.,; Grimault-Leprince A.,; David O. </w:t>
+              <w:t xml:space="preserve">Fontar B.,; Grimault-Leprince A.,; Le Mentec M.; David O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05136494v1</w:t>
+                <w:t xml:space="preserve">halshs-05136481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences éducatives des jeunes, acteurs de leurs espaces de vie. Introduction à la troisième partie</w:t>
               </w:r>
@@ -5293,51 +5293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03390243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-03010007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.222.0079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.061.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yomb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Esquenazi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yqdenv974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milliner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Parra Jose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04996351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03390243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-03010007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.222.0079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.061.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yomb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Esquenazi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yqdenv974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milliner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Parra Jose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04996351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>