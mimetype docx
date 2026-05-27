--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -106,260 +106,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S'accommoder d'une formule floue. L'offre socio-éducative des radios associatives locales à l'épreuve de l'&amp;quot;EMI</w:t>
+                <w:t xml:space="preserve">Parentalités numériques. Des intentions éducatives aux pratiques : quelles logiques de différenciation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Sorin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de communication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101 (3), pp.113-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996392v1</w:t>
+                <w:t xml:space="preserve">hal-05252415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parentalités numériques. Des intentions éducatives aux pratiques : quelles logiques de différenciation ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">S'accommoder d'une formule floue. L'offre socio-éducative des radios associatives locales à l'épreuve de l'&amp;quot;EMI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+                <w:t xml:space="preserve">François Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 101 (3), pp.113-134</w:t>
+              <w:t xml:space="preserve">Politiques de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252415v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04996392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques familiales autour des pratiques numériques des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Informations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 202 (1), pp.31-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -406,64 +406,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social and Local Inequalities in Leisure. Adolescents’ Experiences in Their Living Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Youth and Globalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3 (1), pp.162-194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -497,64 +497,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques vidéoludiques des adolescents de 13-15 ans. Différenciations sexuées et rapport hiérarchisé entre les sexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°222 (4), pp.79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -588,77 +588,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques familiales autour des pratiques d’écrans des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfances, Familles, Générations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -830,64 +830,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loisirs des adolescent.e.s et territoire. Des pratiques marquées par les positionnements sociaux et territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La revue Foéven - Ressources éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n°179</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -912,51 +912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'impossibilité de critiquer la télévision à la télévision : l'expérience d'Arrêt sur images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Critiquer les médias?, n°61, pp. 85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1035,77 +1035,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1181,64 +1181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différenciation des pratiques de loisirs des adolescent.e.s : de l'influence des caractéristiques socio-scolaires et des espaces de vie à la singularité des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Danic, Magali Hardouin, Régis Keerle, Pascal Plantard et Olivier David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescent.e.s des champs, adolescent.e.s des villes. La construction spatiale des inégalités éducatives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1302,77 +1302,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danic I., Le Mentec M.,; Fontar B.,; Grimault-Leprince A.,; David O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2019</w:t>
@@ -1414,77 +1414,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fontar B.,; Grimault-Leprince A.,; Le Mentec M.; David O. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -1513,51 +1513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les expériences éducatives des jeunes, acteurs de leurs espaces de vie. Introduction à la troisième partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Danic I., Fontar B., Grimault Leprince A., Le Mentec M., David O. (dir.) Les espaces de construction des inégalités éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le sens social, 978-2-7535-7686-5</w:t>
@@ -1599,51 +1599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités éducatives socio-scolaires dans les territoires ruraux camerounais. Le cas de l'arrondissement de Bot-Makak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Yomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Danic I., Fontar B., Grimault Leprince A., Le Mentec M., David O. (dir.) Les espaces de construction des inégalités éducatives.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -1672,51 +1672,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique sociale et ses dimensions. Pour une contribution de la théorie de la critique sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soulière Marguerite, Gentelet Karine, Coman Gabriela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visages contemporains de la critique sociale. Réflexions croisées sur la résistance quotidienne,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
@@ -1745,51 +1745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La distance critique de Daniel Schneidermann à Arrêt sur images et modèles de la critique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les usages de la critique. Institutions. Politiques. Médias. Epistémologies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions du Portique, 2008, Les cahiers de la recherche, coll. Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dessinges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Esquenazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication politique française après le tournant de 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2004, 978-2747568654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1941,64 +1941,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux vidéo : à l’adolescence, les filles jouent-elles comme les garçons ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.64628/AAK.yqdenv974⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2025,77 +2025,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réguler les pratiques numériques des ados : un défi pour les parents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://theconversation.com/reguler-les-pratiques-numeriques-des-ados-un-defi-pour-les-parents-219983</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2126,51 +2126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'éducation aux médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2220,64 +2220,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire et maintenir un cadre de réciprocité entre chercheur.se.s et praticien.ne.s. Exemple d’une recherche sur l’éducation aux médias avec les radios associatives bretonnes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Milliner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2309,221 +2309,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire sociétés. Regards sur les pratiques de loisirs des adolescents et des adolescentes.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Arrêt sur images (1995-2007). Naissance et réception d'une émission emblématique du savoir et de la connaissance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire sociétés. Regards à travers les pratiques sociales, culturelles, éducatives et sportives.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2, Apr 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Télévision(s) du savoir et de la connaissance. Expériences françaises de La Cinquième à France 5, expériences francophones.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREM, Dec 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923975v1</w:t>
+                <w:t xml:space="preserve">hal-04923892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrêt sur images (1995-2007). Naissance et réception d'une émission emblématique du savoir et de la connaissance.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Faire sociétés. Regards sur les pratiques de loisirs des adolescents et des adolescentes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Danic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Télévision(s) du savoir et de la connaissance. Expériences françaises de La Cinquième à France 5, expériences francophones.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CREM, Dec 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Faire sociétés. Regards à travers les pratiques sociales, culturelles, éducatives et sportives.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2, Apr 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923892v1</w:t>
+                <w:t xml:space="preserve">hal-04923975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche INEDUC. Différenciation et inégalités des pratiques de loisirs des adolescent.e.s au prisme des espaces de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire EXPERICE. Loisir Enfance. Regards croisés de quatre enquêtes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2548,64 +2548,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ateliers radio dans les radios associatives locales : acceptions et pratiques plurielles de l’EMI.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sorin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international l’EMI en pratique(s), 1er et 2 décembre 2022, Roubaix, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENPJJ/Université de Lille, Dec 2022, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2630,77 +2630,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques familiales autour des pratiques d'écrans des adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème Congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2725,64 +2725,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques vidéoludiques des 13-15 ans : différenciations sexuées et rapport hiérarchisé entre les sexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Enfance+culture=socialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2820,64 +2820,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La socialisation culturelle des adolescent.e.s : la construction des activités de loisirs culturelles, artistiques, numériques, entre politiques publiques, conditions de vie et expérience individuelle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Enfance + culture = socialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2902,64 +2902,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques numériques juvéniles à la maison. Table ronde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2997,51 +2997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures juvéniles, construction et mises en scène de soi. Conférence invitée aux Rencontres nationales des territoires d’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vivre, apprendre et grandir en ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3066,64 +3066,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de la communication sur les réseaux sociaux numériques dans les organisations bretonnes : des chartes aux dispositifs de régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Petr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3174,51 +3174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux socio-éducatifs des pratiques juvéniles numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de la DJEPVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DJEPVA, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3256,51 +3256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde « TICE et Usages des jeunes, entre usages prescrits et usages personnels : quelles évolutions ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fluckiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Havard-Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3351,51 +3351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture numérique juvénile : des fantasmes à la réalité des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire UBIC-DRAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UBIC; DRAC, Mar 2017, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3420,51 +3420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des adolescent.e.s face aux stéréotypes sexués des pratiques vidéoludiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Savoir, apprentissage, éducation aujourd'hui. Regards croisées en SHS, Journées transversales de l'UFR SH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR Sciences Humaines; Université Rennes 2, May 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de l’éducation aux médias et à l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences : Citoyens de demain et technologies du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Patronage Laïque Jules Vallès, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3571,64 +3571,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de loisirs et rapport à l’école des adolescents : quels sont les éléments majeurs de différenciation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Danic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Inégalités éducatives et espaces de vie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3647,519 +3647,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèses et formes des régulations parentales des pratiques sociales et culturelles des adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Le rôle des représentations genrées dans les pratiques numériques adolescentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inégalités éducatives et espaces de vie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Le genre dans les sphères de l'éducation, de la formation et du travail. Représentation(s) et mise(s) en image(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AECSE, Oct 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217950v1</w:t>
+                <w:t xml:space="preserve">hal-01223770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des représentations genrées dans les pratiques numériques adolescentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genèses et formes des régulations parentales des pratiques sociales et culturelles des adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Fontar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Agnès Grimault-Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Rouillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le genre dans les sphères de l'éducation, de la formation et du travail. Représentation(s) et mise(s) en image(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AECSE, Oct 2015, Reims, France</w:t>
+              <w:t xml:space="preserve">Inégalités éducatives et espaces de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223770v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dispositifs institutionnels, représentations et usages : le numérique comme pouvoir de renforcement des inégalités sociales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La réception d’Arrêt sur images dans la presse, 1995-2013. Entre reconnaissance et détestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII ISA World Congress Of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISA, Jul 2014, Yokohama, Japon</w:t>
+              <w:t xml:space="preserve"> Séminaire de recherche GER Médias: Les médias en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEP Paris, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083730v1</w:t>
+                <w:t xml:space="preserve">hal-01731314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INEDUC: pratiques numériques des adolescents et territoires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Entre dispositifs institutionnels, représentations et usages : le numérique comme pouvoir de renforcement des inégalités sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème séminaire du GIS Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, M@rsouin, May 2014, Le Bono, France</w:t>
+              <w:t xml:space="preserve">XVIII ISA World Congress Of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISA, Jul 2014, Yokohama, Japon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740169v1</w:t>
+                <w:t xml:space="preserve">hal-01083730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réception d’Arrêt sur images dans la presse, 1995-2013. Entre reconnaissance et détestation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">INEDUC: pratiques numériques des adolescents et territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Séminaire de recherche GER Médias: Les médias en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEP Paris, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">12ème séminaire du GIS Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, M@rsouin, May 2014, Le Bono, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01731314v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivre en famille à l’heure du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Society Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orange Labs, Sep 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4178,221 +4178,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01731334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois préalables nécessaires à l’entreprise d’une éducation aux médias et au numérique à l’école</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Ineduc : les inégalités scolaires, de loisirs et pratiques numériques chez les adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Mentec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Magistère de Inspection Générale de l’Education Nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">11e séminaire Marsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Marsouin, May 2013, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01731329v1</w:t>
+                <w:t xml:space="preserve">hal-01084119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ineduc : les inégalités scolaires, de loisirs et pratiques numériques chez les adolescents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Trois préalables nécessaires à l’entreprise d’une éducation aux médias et au numérique à l’école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e séminaire Marsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS Marsouin, May 2013, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve"> Magistère de Inspection Générale de l’Education Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084119v1</w:t>
+                <w:t xml:space="preserve">hal-01731329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique de la television comme logique emancipatoire de l’emprise televisuellle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Formes d'éducation et processus d'émancipation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD (EA 3875), Université Rennes 2-IUFM/UBO, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4417,51 +4417,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages d’internet des adolescents et adolescentes et les représentations de genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’ADEJ Les relations filles/garçons entre réalités et virtualités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEJ; CRDP, Oct 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4486,51 +4486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les usages des TIC entre aliénation et émancipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Formes d'éducation et processus d'émancipation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREAD (EA 3875), Université Rennes 2-IUFM/UBO, May 2012, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4555,51 +4555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l’École contribue à l’éducation au numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> organisée par le Ministère de l’Education Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Education Nationale; Salon Educatice; DGESCO, Nov 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4624,51 +4624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révolution numérique : libération ou aliénation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de l’académie d’Orléans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4693,51 +4693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux dans l’éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Salon Educatice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Café Pédagogique, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4762,51 +4762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias peuvent-ils faire leur autocritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Régionales de la jeunesse Rhône-Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Bourg-en-Bresse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4876,51 +4876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éducation aux médias au prisme des Sciences de l’éducation, dans La recherche sur l'éducation. Contribution des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Denouël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ATHENA; Ministère de l'enseignement supérieur et de la recherche. 2017, pp.98-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4942,51 +4942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le comportement des enfants et des adolescents sur internet.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Kredens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5053,51 +5053,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de la critique et Arrêt sur images. Etude d’une entreprise critique comme activité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Fontar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. Université Lyon 3, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5293,51 +5293,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996392v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03390243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-03010007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.222.0079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.061.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yomb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Esquenazi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yqdenv974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milliner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Parra Jose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731314v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04996351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252415v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fontar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Mentec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996392v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.202.0031" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03390243v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Danic" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/25895745-03010007" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926088v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.222.0079" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04929406v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1061777ar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01810703v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hardouin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Keerle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Th&#233;mines" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudesseul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136823v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.061.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier David" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170753v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/147742" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.147652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05136481v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924197v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048547v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yomb" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083976v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dessinges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Esquenazi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293879v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.yqdenv974" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923935v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731318v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Denou&#235;l" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289362v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Milliner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923892v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923975v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924017v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088094v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383551v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152508v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Havard-Duclos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170754v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Parra Jose" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170761v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fluckiger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Schneider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731299v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223770v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Rouillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217950v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731314v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740169v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Plantard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731334v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084119v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162528v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162493v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731352v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731358v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Kredens" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04996351v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>