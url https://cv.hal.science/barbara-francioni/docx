--- v0 (2026-03-28)
+++ v1 (2026-04-21)
@@ -132,422 +132,539 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The curious case of an Occitan sonnet (&amp;lt;i&amp;gt;BdT&amp;lt;/i&amp;gt; 96,7) in troubadour &amp;lt;i&amp;gt;chansonnier f&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Occitan Studies. Literature, Medieval Period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Talfani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Cabré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadurní Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Francioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Romane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1075/rro.25006.fra⟩</w:t>
+              <w:t xml:space="preserve">The Year's Work in Modern Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 86 (1), pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/22224297-08601036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515820v1</w:t>
+                <w:t xml:space="preserve">hal-05551286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gui de Cavaillon ~ Guilhem del Bautz &amp;lt;i&amp;gt;Seigneiras e cavals armatz ~ En Gui, a tort mi menassatz&amp;lt;/i&amp;gt; (BdT 192.4 ~ 209.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Francioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecturae tropatorum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18, pp.102-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Percorsi lessicali: gli &amp;quot;&amp;lt;i&amp;gt;hapax&amp;lt;/i&amp;gt;&amp;quot; danteschi nella traduzione catalana di Andreu Febrer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The curious case of an Occitan sonnet (&amp;lt;i&amp;gt;BdT&amp;lt;/i&amp;gt; 96,7) in troubadour &amp;lt;i&amp;gt;chansonnier f&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Francioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mot so razo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33115/udg_bib/msr.v23.23192⟩</w:t>
+              <w:t xml:space="preserve">Revue Romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (1), pp.43-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/rro.25006.fra⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515824v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisi e classificazione degli spazi bianchi del Canzoniere Estense (Modena, Biblioteca Universitaria Estense, α.R.4.4)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Percorsi lessicali: gli &amp;quot;&amp;lt;i&amp;gt;hapax&amp;lt;/i&amp;gt;&amp;quot; danteschi nella traduzione catalana di Andreu Febrer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Francioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecturae tropatorum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mot so razo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23, pp.37-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33115/udg_bib/msr.v23.23192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05515832v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review to: Blandin de Cornoalha. A Comic Occitan Romance. A New Critical Edition and Translation, edited by Wendy Pfeffer, Translated by Margaret Burrell &amp; Wendy Pfeffer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Analisi e classificazione degli spazi bianchi del Canzoniere Estense (Modena, Biblioteca Universitaria Estense, α.R.4.4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Francioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scriptorium, Bulletin codicologique</w:t>
+              <w:t xml:space="preserve">Lecturae tropatorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.64-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Compte-rendu] Blandin de Cornoalha. A Comic Occitan Romance. A New Critical Edition and Translation, edited by Wendy Pfeffer, Translated by Margaret Burrell &amp; Wendy Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Francioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scriptorium : revue internationale des études relatives aux manuscrits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 78 (1-2), pp.32-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -557,124 +674,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of models for parsing of Old Gascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Romanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayan Ziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Francioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lift2-2025 : Journées scientifiques du réseau thématique LIFT2 - Linguistique informatique, formelle et de terrain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR LIFT, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -684,188 +801,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studi sul Quattrocento Meridionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Francioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Valcamonico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pär Larson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edizioni dell'Orso, [Supplementi] 9, 184 p., 2025, (Bollettino dell'Opera del Vocabolario italiano), 978-88-3613-596-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il trovatore Blacasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Francioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ledizioni LediPublishing, 19, 286 p., 2024, (Biblioteca di Carte Romanze), 9791256001880. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54103/2282-7447/16366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -875,111 +992,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una canzone di crociata al crocevia tra &amp;lt;i&amp;gt;oc&amp;lt;/i&amp;gt; e &amp;lt;i&amp;gt;oïl&amp;lt;/i&amp;gt; in due manoscritti confezionati in Italia (&amp;lt;i&amp;gt;Bernart, di moi Fauquet qu’om tient por sage&amp;lt;/i&amp;gt; di Hugues de Berzé)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Francioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alice Martignoni; Franco Pierno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Convergenze plurilingui. Incroci e convivenze linguistiche tra Medioevo e prima età moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 484, De Gruyter, pp.31-58, 2024, (Beihefte zur Zeitschrift für romanische Philologie), 978-3-11-131804-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783111318356-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -989,114 +1106,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sistemi linguistici a contatto nel canzoniere Estense : indagini stratigrafiche e filologiche delle componenti occitaniche e oitaniche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Francioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. Université de Lorraine; Università degli studi (Sienne, Italie), 2023. Italian. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LORR0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04314675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1164,51 +1281,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63318945"/>
+    <w:nsid w:val="EB3568B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1395,51 +1512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-francioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6632-1845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515820v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Francioni" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.25006.fra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531047v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515824v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33115/udg_bib/msr.v23.23192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515832v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551146v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338944v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Romanova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Ziane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515810v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Valcamonico" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Larson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515816v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2282-7447/16366" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515837v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111318356-003" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04314675v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0109" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-francioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6632-1845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Talfani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cabr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadurn&#237; Mart&#237;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Francioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22224297-08601036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.25006.fra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33115/udg_bib/msr.v23.23192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Romanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Ziane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Valcamonico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Larson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2282-7447/16366" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111318356-003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04314675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>