--- v1 (2026-04-21)
+++ v2 (2026-05-24)
@@ -283,174 +283,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05551286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gui de Cavaillon ~ Guilhem del Bautz &amp;lt;i&amp;gt;Seigneiras e cavals armatz ~ En Gui, a tort mi menassatz&amp;lt;/i&amp;gt; (BdT 192.4 ~ 209.2)</w:t>
+                <w:t xml:space="preserve">The curious case of an Occitan sonnet (&amp;lt;i&amp;gt;BdT&amp;lt;/i&amp;gt; 96,7) in troubadour &amp;lt;i&amp;gt;chansonnier f&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Francioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecturae tropatorum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Romane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (1), pp.43-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/rro.25006.fra⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05531047v1</w:t>
+                <w:t xml:space="preserve">hal-05515820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The curious case of an Occitan sonnet (&amp;lt;i&amp;gt;BdT&amp;lt;/i&amp;gt; 96,7) in troubadour &amp;lt;i&amp;gt;chansonnier f&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Gui de Cavaillon ~ Guilhem del Bautz &amp;lt;i&amp;gt;Seigneiras e cavals armatz ~ En Gui, a tort mi menassatz&amp;lt;/i&amp;gt; (BdT 192.4 ~ 209.2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Francioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Romane</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecturae tropatorum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18, pp.102-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1075/rro.25006.fra⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05515820v1</w:t>
+                <w:t xml:space="preserve">hal-05531047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percorsi lessicali: gli &amp;quot;&amp;lt;i&amp;gt;hapax&amp;lt;/i&amp;gt;&amp;quot; danteschi nella traduzione catalana di Andreu Febrer</w:t>
               </w:r>
@@ -1281,51 +1281,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB3568B3"/>
+    <w:nsid w:val="54255900"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1512,51 +1512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-francioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6632-1845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Talfani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cabr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadurn&#237; Mart&#237;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Francioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22224297-08601036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531047v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515820v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.25006.fra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33115/udg_bib/msr.v23.23192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Romanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Ziane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Valcamonico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Larson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2282-7447/16366" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111318356-003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04314675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-francioni" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-6632-1845" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551286v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Talfani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Cabr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadurn&#237; Mart&#237;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Francioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/22224297-08601036" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515820v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/rro.25006.fra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531047v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515824v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33115/udg_bib/msr.v23.23192" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515832v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551146v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Romanova" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Ziane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515810v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Valcamonico" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Larson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515816v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2282-7447/16366" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515837v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111318356-003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04314675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>