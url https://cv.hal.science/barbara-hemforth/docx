--- v0 (2026-03-12)
+++ v1 (2026-04-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Barbara Hemforth </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Page Chercheur Barbara Hemforth</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">barbara-hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8371-1323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180556703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference of Implicit Causality in Relative Clause Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.364-400. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/opmi_a_00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du placement de l’adjectif épithète en français L2 par les apprenants sinophones : la surgénéralisation du principe « court-avant-long » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanglin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb Phrase Ellipsis with nominal antecedents: the case of polar nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa: a journal of general linguistics (2021-..)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/glossa.15303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction from subjects: Differences in acceptability depend on the discourse function of the construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.104293. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2020.104293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy influences how listeners interpret intonation and meaning when words are ambiguous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (4), pp.566-580. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-019-00990-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Semantic and Discourse Features on the Use of Null and Overt Subjects - A Quantitative Study of Third Person Subjects in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA : Documentação de Estudos em Lingüística Teórica e Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-460x2020360107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal mismatch in Right-Node Raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoi Shiraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing events vs. entities: The processing advantage of Pseudo Relatives over Relative Clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Grillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MEMORY AND LANGUAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.128-151. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of verbal agreement marking on the use of null and overt subjects: a quantitative study of first person singular in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3579, pp.3579-3600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of verbal agreement marking on the use of null and overt subjects: a quantitative study of first person singular in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3579, pp.3579-3600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of ellipsis with garden-path antecedents in French and German: Evidence from eye tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Paape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shravan Vasishth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.e0198620. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in Pronoun Resolution: Evidence from Brazilian and European Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Luegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (12), pp.1986-2008. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0000569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First language influence on second language offline and online ambiguous pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure and information structure in native and non-native pronoun resolution in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Kuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Vanguard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingvan-2016-0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don\textquoterightt underestimate the benefits of being misunderstood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Tana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Futrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Mahowalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't underestimate the benefits of being misunderstood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Tana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Futrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Mahowalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des pronoms objets en français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative clause attachment in German, English, Spanish and French: Effects of position and length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Clifton Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Frazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lingua.2015.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation clitique de l'objet à gauche en français écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.9037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurodynamics of executive control processes in bilinguals: evidence from ERP and source reconstruction analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Heidlmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.821. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different effects of focus in intra- and inter-sentential pronoun resolution in German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2015.1066510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive bilingualism and executive functions: The effect of second language use on inhibitory control in a behavioural Stroop Colour Word task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Heidlmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tanzmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (03), pp.630-645. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1366728913000539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure cues for 4-year-olds and adults: tracking eye movements to visually presented anaphoric referents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhani Järvikivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirita Pyykkönen-Klauck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (7), pp.877-892. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690965.2013.804941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Matters: Informational Load in Ambiguity Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, http://discours.revues.org/8780. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.8780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure effects on anaphora resolution in German and French: A crosslinguistic study of pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.901-1073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person effects in null / pronominal subject alternation in Romanian: a corpus study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Linguistic Symposium on Romance Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Université Paris Cité, Université Sorbonne Nouvelle, and Université Paris Saclay, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject NP island? A case of focus-background conflict.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TedLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Antecedents Found</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Flambard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New Orleans, France. pp.822-834, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/plsa.v5i1.4795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse conditions on Verb Phrase Ellipsis and the question of syntactic identity: new evidence from acceptability experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French partial interrogatives: social meaning tells us what?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-island constraint? The discourse function of the construction matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative constructions and scope ambiguities: What counts as an alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29520.97282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same sized sisters: Relative clause attachment to conjoined NPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hedier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiha Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32876.41609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Domain Priming From Mathematics to Relative-Clause Attachment: A Visual-World Study in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Scheepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French partial interrogatives: social meaning as a key factor to understand sociolinguistic norm violations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Object Relatives and subject inversion: what’s your preference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual Conference of the German Linguistic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French interrogatives, Social Meaning as a key factor to understand sociolinguistic norm violations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socially Situated Language Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguity avoidance independent of non-linguistic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre- AMLaP workshop SSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative alternation in Mauritian: Using experimental methods for understudied languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLap Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject island? (Counter)evidence from French dont-relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Game-Theoretic Approach to Cross-Linguistic Variation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XPrag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crosslinguistic differences in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative clause processing, structural and linear distance matter - Evidence from Mandarin, Cantonese and English Visual World experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's all about the head: Implicit causality effects on subject and object RCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit causality: When more than one explanation is missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benzerrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Naziyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Chun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of linear and structural distance in relative clause processing - Evidence from Mandarin and Cantonese Visual World experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Human Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of Implicit Causality: Missing explanations and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Implicit Causality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-influence and general learner effects in L2 pronoun resolution: Evidence from French, Spanish and Italian learners of German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSLA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Mandarin relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2 ambiguous pronoun resolution: the impact of L1-based preferences, L2-proficiency and working memory capacity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on Bilingualism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rutgers University, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing subject and object relative clauses in French and Mandarin Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Los Angeles, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1456.8481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast markers in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Frazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence structure matters: A new account of intra-sentential pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Los Angeles, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2505.4245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo Relatives are easier than Relative Clauses: eyetracking evidence from tense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la L1 dans l'interprétation d'un pronom anaphorique par des natifs francophones et hispanophones apprenants de l'allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Second Language Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo relatives are easier than relative clauses: evidence from Tense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Los Angeles, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference as a side effect of discourse expectations: The case of focus-sensitive particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Columbus, Ohio, EU, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility and Word Order: The Case of Ditransitive Constructions in Persian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21th International Conference on Head-Driven Phrase Structure Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University at Buffalo, The State University of New York, Aug 2014, Buffalo (NY), United States. p. 217-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coercion types in French : an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 11, 11th International Conference on Actionality, Tense, Aspect, Modality/Evidentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pisa, Scuola Normale Superiore, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VP Ellipsis beyond syntactic identity: the case of nominal antecedents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tübingen, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4713.2488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of semantic constraints in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Edinburgh, Ecosse, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of context on the processing of adversative and comparative constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Winterstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ellsiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Columbus, Ohio, EU, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1099.1520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are distributive readings dispreferred?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ellsiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbonne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive and collective readings of plural DPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ellsiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Edinburgh, Ecosse, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4623.2965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Disfluency, Exclamation and Laughter in Dialogue (DUEL) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ginzburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th SemDial Workshop on the Semantics and Pragmatics of Dialogue (DialWatt), Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.176\textendash178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation and mood alternation in French A preliminary experimental investigation of polarity mood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4653.8407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronoun is fast and automatic : Evidence from a German visual world experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of focus in within- and between-sentence pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations matter when resolving pronouns in explanations and temporal clauses: The differences between even and only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1794.8323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-focus effects in pronoun resolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4154.1282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause structure matters : The role of left-dislocation & clefts in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only and Even: Focusing effects on pronoun resolution in temporal clauses and explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DETEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1433.1843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronoun resolution is fast and automatic: Evidence from a German visual world experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2974.4803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism and executive functions: ERP evidence and source reconstruction of conflict processing 35 in a Stroop task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Heidlmayr,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moutier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Riva del Garda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Answers in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, discourse structure and levels of meaning (IDL) 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of focus in within and between sentence anaphor resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on anaphora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding of anaphora in pointing gestures: Order of mention and prominence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Homassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Müller-Feldmeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Conference on Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring expressions in direct and indirect speech in Czech, English, German, and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaja Borthen,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schmiedtova,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nordic and General linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of English dative alternation: Proficiency effects in French L2 learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Conference on Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding coordinate clauses in Czech, English, German and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schmiedtova,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Nordic and General Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different effects of focus in intra- and inter-sentential pronoun resolution in German and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Medam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Conference on Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NewYork, United States. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic and pragmatic cues in the resolution of overt vs. zero anaphora in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming in French anaphora resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours/Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of information structure in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosody of restrictive 'seulement' in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tone and intonation In Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability Prediction by Means of Grammaticality Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity in agreement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.589-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming cooperating prosodic phrasing increases reading times: An eye-tracking study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorotea Bevivino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aboutness hypothesis: a new way to explain relative clause processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2023 - Architectures and Mechanisms of Language Processing 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San Sebastian, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04265676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mathematical priming really structural? The case of French relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2022 - Architectures and Mechanisms of Language Processing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, York, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04265664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of extractions out of adjuncts depends on discourse factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibson Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winckel Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acceptability of extractions from subjects depends on the discourse status of the subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of prime exposition in mathematical to language priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th AMLaP (Architecture and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unacceptable VPE with identical antecedents: Disentangling the effects of discourse conditions and mismatch on the acceptability of Verb Phrase Ellipsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-syntactic constraints on syntactic alternations - L1 acquisition of French partial interrogatives by TD children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Potsdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of VP ellipsis: discourse conditions vs. syntactic identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on Human Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amherst, MA (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Pseudo-)reflexive possessive binding: crosslinguistic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amherst, MA, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical to language priming: New evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the importance of implicit causality to understand relative clause processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP Architectures &amp; Mechanisms for Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About not losing the head in RC processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effects in an OV language with Differential Object Marking and mixed head direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Annual CUNY Conference on Human Sentence Processing (CUNY 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gainesville, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandarin relative clause processing or the joy of replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individual empathic skills on the online processing of intonational meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topicality-based vs exposure-based preferences in pronoun resolution in French: Evidence from questionnaires and eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Architectures and Mechanisms for Language Processing Conference (AMLaP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandarin relative clause processing: subject relative clauses are easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Malte, Malta. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heaviness in a Verb-final Language: Evidence from Persian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mertins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 44, pp.251, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject inversion in French object relatives: What’s your preference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthold Crysmann &amp; Manfred Sailer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One-to-many relations in morphology, syntax, and semantics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.151-173, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When all linguists did not go to the workshop, none of the Germans but some of the French did: The role of alternative constructions for quantifier scope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammatical Approaches to Language Processing Essays in Honor of Lyn Frazier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Springer, pp.167-185, 2019, Studies in Theoretical Psycholinguistics, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01563-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a canonical order in Persian ditransitive constructions? Corpus based and experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnes Korn; Andrej Malchukov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ditransitive constructions in a cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reichert Verlag, pp.165-185, 2018, 978-3-95490-373-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-Einfluss und generelle Lernereffekte bei der Auflösung ambiger Pronomen in einer L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachverarbeitung im Zweitspracherwerb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subjonctif en contexte négatif en français: une approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omagiu profesorului Emil Ionescu la 60 de ani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universtité de Bukarest, pp.27-39, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of syntax, semantics, and pragmatics in pronoun resolution: A cross-linguistic overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holler, Anke / Suckow, Katja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Perspectives on Anaphora Resolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2016, 978-3-11-046410-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic realizations of information focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explicit and implicit prosody in sentence processing: Studies in Honor of Janet Dean Fodor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Theoretical Psycholinguistics (46), Springer, pp.39-62, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure and pronoun resolution in German and French: Evidence from the visual-world paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-195, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05675-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Meaning Across Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.1-21, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring Expressions in Speech Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaja Borthen,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.111-142, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Coordinate Clauses: A Cross-Linguistic Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.23-51, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Implicatures in Anaphora Resolution: Alternative Constructions and Referring Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.197-212, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Aronoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Online Bibliographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.1-16, 2013, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/OBO/9780199772810-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycholinguistics and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seel, Norbert;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overconfidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seel, Norbert;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb Phrase Ellipsis with Nominal Antecedents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Barbara Hemforth </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Page Chercheur Barbara Hemforth</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">barbara-hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8371-1323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180556703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du placement de l’adjectif épithète en français L2 par les apprenants sinophones : la surgénéralisation du principe « court-avant-long » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanglin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference of Implicit Causality in Relative Clause Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.364-400. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/opmi_a_00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb Phrase Ellipsis with nominal antecedents: the case of polar nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa a journal of general linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/glossa.15303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction from subjects: Differences in acceptability depend on the discourse function of the construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.104293. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2020.104293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy influences how listeners interpret intonation and meaning when words are ambiguous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (4), pp.566-580. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-019-00990-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Semantic and Discourse Features on the Use of Null and Overt Subjects - A Quantitative Study of Third Person Subjects in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA : Documentação de Estudos em Lingüística Teórica e Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-460x2020360107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of verbal agreement marking on the use of null and overt subjects: a quantitative study of first person singular in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3579, pp.3579-3600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of verbal agreement marking on the use of null and overt subjects: a quantitative study of first person singular in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3579, pp.3579-3600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal mismatch in Right-Node Raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoi Shiraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing events vs. entities: The processing advantage of Pseudo Relatives over Relative Clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Grillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MEMORY AND LANGUAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.128-151. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of ellipsis with garden-path antecedents in French and German: Evidence from eye tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Paape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shravan Vasishth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.e0198620. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First language influence on second language offline and online ambiguous pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in Pronoun Resolution: Evidence from Brazilian and European Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Luegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (12), pp.1986-2008. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0000569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure and information structure in native and non-native pronoun resolution in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Kuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Vanguard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingvan-2016-0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't underestimate the benefits of being misunderstood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Tana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Futrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Mahowalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don\textquoterightt underestimate the benefits of being misunderstood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Tana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Futrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Mahowalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des pronoms objets en français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different effects of focus in intra- and inter-sentential pronoun resolution in German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2015.1066510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative clause attachment in German, English, Spanish and French: Effects of position and length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Clifton Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Frazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lingua.2015.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation clitique de l'objet à gauche en français écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.9037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurodynamics of executive control processes in bilinguals: evidence from ERP and source reconstruction analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Heidlmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.821. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive bilingualism and executive functions: The effect of second language use on inhibitory control in a behavioural Stroop Colour Word task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Heidlmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tanzmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (03), pp.630-645. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1366728913000539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure cues for 4-year-olds and adults: tracking eye movements to visually presented anaphoric referents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhani Järvikivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirita Pyykkönen-Klauck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (7), pp.877-892. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690965.2013.804941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Matters: Informational Load in Ambiguity Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, http://discours.revues.org/8780. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.8780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure effects on anaphora resolution in German and French: A crosslinguistic study of pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.901-1073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person effects in null / pronominal subject alternation in Romanian: a corpus study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Linguistic Symposium on Romance Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Université Paris Cité, Université Sorbonne Nouvelle, and Université Paris Saclay, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject NP island? A case of focus-background conflict.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TedLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Antecedents Found</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Flambard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New Orleans, France. pp.822-834, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/plsa.v5i1.4795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse conditions on Verb Phrase Ellipsis and the question of syntactic identity: new evidence from acceptability experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French partial interrogatives: social meaning tells us what?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-island constraint? The discourse function of the construction matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative constructions and scope ambiguities: What counts as an alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29520.97282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same sized sisters: Relative clause attachment to conjoined NPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hedier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiha Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32876.41609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative alternation in Mauritian: Using experimental methods for understudied languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLap Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Domain Priming From Mathematics to Relative-Clause Attachment: A Visual-World Study in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Scheepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French partial interrogatives: social meaning as a key factor to understand sociolinguistic norm violations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Object Relatives and subject inversion: what’s your preference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual Conference of the German Linguistic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French interrogatives, Social Meaning as a key factor to understand sociolinguistic norm violations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socially Situated Language Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguity avoidance independent of non-linguistic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre- AMLaP workshop SSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject island? (Counter)evidence from French dont-relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Game-Theoretic Approach to Cross-Linguistic Variation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XPrag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crosslinguistic differences in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative clause processing, structural and linear distance matter - Evidence from Mandarin, Cantonese and English Visual World experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's all about the head: Implicit causality effects on subject and object RCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit causality: When more than one explanation is missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benzerrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Naziyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Chun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of linear and structural distance in relative clause processing - Evidence from Mandarin and Cantonese Visual World experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Human Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of Implicit Causality: Missing explanations and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Implicit Causality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-influence and general learner effects in L2 pronoun resolution: Evidence from French, Spanish and Italian learners of German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSLA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo relatives are easier than relative clauses: evidence from Tense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Los Angeles, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2 ambiguous pronoun resolution: the impact of L1-based preferences, L2-proficiency and working memory capacity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on Bilingualism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rutgers University, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Mandarin relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing subject and object relative clauses in French and Mandarin Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Los Angeles, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1456.8481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast markers in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Frazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence structure matters: A new account of intra-sentential pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Los Angeles, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2505.4245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo Relatives are easier than Relative Clauses: eyetracking evidence from tense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la L1 dans l'interprétation d'un pronom anaphorique par des natifs francophones et hispanophones apprenants de l'allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Second Language Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Disfluency, Exclamation and Laughter in Dialogue (DUEL) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ginzburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th SemDial Workshop on the Semantics and Pragmatics of Dialogue (DialWatt), Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.176\textendash178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are distributive readings dispreferred?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ellsiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbonne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive and collective readings of plural DPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ellsiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Edinburgh, Ecosse, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4623.2965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility and Word Order: The Case of Ditransitive Constructions in Persian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21th International Conference on Head-Driven Phrase Structure Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University at Buffalo, The State University of New York, Aug 2014, Buffalo (NY), United States. p. 217-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference as a side effect of discourse expectations: The case of focus-sensitive particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Columbus, Ohio, EU, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coercion types in French : an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 11, 11th International Conference on Actionality, Tense, Aspect, Modality/Evidentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pisa, Scuola Normale Superiore, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VP Ellipsis beyond syntactic identity: the case of nominal antecedents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tübingen, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4713.2488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of semantic constraints in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Edinburgh, Ecosse, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of context on the processing of adversative and comparative constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Winterstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ellsiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Columbus, Ohio, EU, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1099.1520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only and Even: Focusing effects on pronoun resolution in temporal clauses and explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DETEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1433.1843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronoun resolution is fast and automatic: Evidence from a German visual world experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2974.4803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation and mood alternation in French A preliminary experimental investigation of polarity mood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4653.8407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of focus in within- and between-sentence pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronoun is fast and automatic : Evidence from a German visual world experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations matter when resolving pronouns in explanations and temporal clauses: The differences between even and only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1794.8323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-focus effects in pronoun resolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4154.1282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause structure matters : The role of left-dislocation & clefts in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding coordinate clauses in Czech, English, German and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schmiedtova,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Nordic and General Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different effects of focus in intra- and inter-sentential pronoun resolution in German and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Medam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Conference on Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NewYork, United States. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Answers in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, discourse structure and levels of meaning (IDL) 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism and executive functions: ERP evidence and source reconstruction of conflict processing 35 in a Stroop task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Heidlmayr,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moutier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Riva del Garda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of focus in within and between sentence anaphor resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on anaphora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding of anaphora in pointing gestures: Order of mention and prominence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Homassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Müller-Feldmeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Conference on Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of English dative alternation: Proficiency effects in French L2 learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Conference on Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring expressions in direct and indirect speech in Czech, English, German, and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaja Borthen,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schmiedtova,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nordic and General linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming in French anaphora resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic and pragmatic cues in the resolution of overt vs. zero anaphora in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours/Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of information structure in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosody of restrictive 'seulement' in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tone and intonation In Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability Prediction by Means of Grammaticality Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity in agreement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.589-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming cooperating prosodic phrasing increases reading times: An eye-tracking study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorotea Bevivino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aboutness hypothesis: a new way to explain relative clause processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2023 - Architectures and Mechanisms of Language Processing 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San Sebastian, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04265676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mathematical priming really structural? The case of French relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2022 - Architectures and Mechanisms of Language Processing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, York, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04265664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of extractions out of adjuncts depends on discourse factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibson Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winckel Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Pseudo-)reflexive possessive binding: crosslinguistic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amherst, MA, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical to language priming: New evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acceptability of extractions from subjects depends on the discourse status of the subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of prime exposition in mathematical to language priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th AMLaP (Architecture and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unacceptable VPE with identical antecedents: Disentangling the effects of discourse conditions and mismatch on the acceptability of Verb Phrase Ellipsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-syntactic constraints on syntactic alternations - L1 acquisition of French partial interrogatives by TD children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Potsdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of VP ellipsis: discourse conditions vs. syntactic identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on Human Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amherst, MA (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the importance of implicit causality to understand relative clause processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP Architectures &amp; Mechanisms for Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About not losing the head in RC processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effects in an OV language with Differential Object Marking and mixed head direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Annual CUNY Conference on Human Sentence Processing (CUNY 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gainesville, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandarin relative clause processing or the joy of replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individual empathic skills on the online processing of intonational meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topicality-based vs exposure-based preferences in pronoun resolution in French: Evidence from questionnaires and eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Architectures and Mechanisms for Language Processing Conference (AMLaP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandarin relative clause processing: subject relative clauses are easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Malte, Malta. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heaviness in a Verb-final Language: Evidence from Persian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mertins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 44, pp.251, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject inversion in French object relatives: What’s your preference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthold Crysmann &amp; Manfred Sailer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One-to-many relations in morphology, syntax, and semantics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.151-173, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When all linguists did not go to the workshop, none of the Germans but some of the French did: The role of alternative constructions for quantifier scope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammatical Approaches to Language Processing Essays in Honor of Lyn Frazier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Springer, pp.167-185, 2019, Studies in Theoretical Psycholinguistics, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01563-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a canonical order in Persian ditransitive constructions? Corpus based and experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnes Korn; Andrej Malchukov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ditransitive constructions in a cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reichert Verlag, pp.165-185, 2018, 978-3-95490-373-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-Einfluss und generelle Lernereffekte bei der Auflösung ambiger Pronomen in einer L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachverarbeitung im Zweitspracherwerb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subjonctif en contexte négatif en français: une approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omagiu profesorului Emil Ionescu la 60 de ani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universtité de Bukarest, pp.27-39, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of syntax, semantics, and pragmatics in pronoun resolution: A cross-linguistic overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holler, Anke / Suckow, Katja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Perspectives on Anaphora Resolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2016, 978-3-11-046410-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic realizations of information focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explicit and implicit prosody in sentence processing: Studies in Honor of Janet Dean Fodor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Theoretical Psycholinguistics (46), Springer, pp.39-62, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Implicatures in Anaphora Resolution: Alternative Constructions and Referring Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.197-212, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure and pronoun resolution in German and French: Evidence from the visual-world paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-195, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05675-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Meaning Across Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.1-21, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Coordinate Clauses: A Cross-Linguistic Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.23-51, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring Expressions in Speech Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaja Borthen,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.111-142, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Aronoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Online Bibliographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.1-16, 2013, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/OBO/9780199772810-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycholinguistics and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seel, Norbert;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overconfidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seel, Norbert;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb Phrase Ellipsis with Nominal Antecedents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="32A197DD"/>
+    <w:nsid w:val="D0953E4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-hemforth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-1323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180556703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437062v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/opmi_a_00193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanglin Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Miller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.15303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Winckel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gibson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2020.104293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Schafer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-019-00990-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Correa Soares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Harold Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-460x2020360107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoi Shiraishi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pozniak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Haendler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Grillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2019.04.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Paape" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957361v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Fernandes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Luegi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel de La Fuente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000569" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704752v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kuck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2016-0093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Tana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Futrella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mahowalda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Konieczny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425416v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fernandez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Clifton Jr." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Frazier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2015.08.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1066510" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani J&#228;rvikivi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirita Pyykk&#246;nen-Klauck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2013.804941" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8780" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Istrate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Flambard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/plsa.v5i1.4795" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988717v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29520.97282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hedier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiha Su" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Maouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32876.41609" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955079v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Scheepers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02056" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665840v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benzerrak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Naziyeva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chun Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l de La Fuente" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428335v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163711v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428334v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1456.8481" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428359v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2505.4245" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428362v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428574v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4713.2488" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428534v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Winterstein" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ellsiepen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jayez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1099.1520" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428548v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4623.2965" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428504v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ginzburg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4653.8407" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868563v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428581v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1794.8323" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428600v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4154.1282" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015053v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1433.1843" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2974.4803" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764144v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015088v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751121v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Homassel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#252;ller-Feldmeth" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Borthen," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmiedtova," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergljot Behrens," TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Fabricius-Hansen," TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Wurm" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764085v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Medam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015077v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697620v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717236v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142957v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245569v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorotea Bevivino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Copin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibson Edward" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winckel Elodie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665954v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H&#233;dier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100894v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100878v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100825v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334565v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360197v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428578v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mertins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Fabricius-Hansen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01563-3_9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955095v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023194v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137531v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertins Barbara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780199772810-0112" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748428v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748427v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01234401v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-hemforth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-1323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180556703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanglin Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/opmi_a_00193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Miller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.15303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Winckel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gibson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2020.104293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Schafer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-019-00990-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Correa Soares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Harold Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-460x2020360107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoi Shiraishi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pozniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Haendler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Grillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2019.04.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Paape" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel de La Fuente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Fernandes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Luegi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000569" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kuck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2016-0093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Tana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Futrella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mahowalda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Konieczny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1066510" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Clifton Jr." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Frazier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2015.08.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani J&#228;rvikivi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirita Pyykk&#246;nen-Klauck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2013.804941" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8780" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Istrate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Flambard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/plsa.v5i1.4795" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988717v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29520.97282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hedier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiha Su" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Maouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32876.41609" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Scheepers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02056" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benzerrak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Naziyeva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chun Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l de La Fuente" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163711v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1456.8481" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428376v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2505.4245" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ginzburg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ellsiepen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428505v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4623.2965" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428574v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428485v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4713.2488" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Winterstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jayez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1099.1520" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1433.1843" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428673v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2974.4803" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4653.8407" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1794.8323" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4154.1282" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015053v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergljot Behrens," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmiedtova," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Fabricius-Hansen," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751085v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Medam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr," TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751121v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Homassel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#252;ller-Feldmeth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Wurm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Borthen," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697620v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717236v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142957v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245569v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorotea Bevivino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Copin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibson Edward" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winckel Elodie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100882v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100862v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H&#233;dier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665954v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100894v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334565v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360197v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428578v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mertins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Fabricius-Hansen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01563-3_9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955095v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137524v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023194v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137531v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertins Barbara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137520v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780199772810-0112" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748428v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748427v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01234401v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>