--- v1 (2026-04-03)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Barbara Hemforth </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Page Chercheur Barbara Hemforth</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">barbara-hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8371-1323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180556703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du placement de l’adjectif épithète en français L2 par les apprenants sinophones : la surgénéralisation du principe « court-avant-long » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanglin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference of Implicit Causality in Relative Clause Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.364-400. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/opmi_a_00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb Phrase Ellipsis with nominal antecedents: the case of polar nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa a journal of general linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/glossa.15303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction from subjects: Differences in acceptability depend on the discourse function of the construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.104293. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2020.104293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy influences how listeners interpret intonation and meaning when words are ambiguous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (4), pp.566-580. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-019-00990-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Semantic and Discourse Features on the Use of Null and Overt Subjects - A Quantitative Study of Third Person Subjects in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA : Documentação de Estudos em Lingüística Teórica e Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-460x2020360107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of verbal agreement marking on the use of null and overt subjects: a quantitative study of first person singular in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3579, pp.3579-3600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of verbal agreement marking on the use of null and overt subjects: a quantitative study of first person singular in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3579, pp.3579-3600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal mismatch in Right-Node Raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoi Shiraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing events vs. entities: The processing advantage of Pseudo Relatives over Relative Clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Grillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MEMORY AND LANGUAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.128-151. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of ellipsis with garden-path antecedents in French and German: Evidence from eye tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Paape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shravan Vasishth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.e0198620. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First language influence on second language offline and online ambiguous pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in Pronoun Resolution: Evidence from Brazilian and European Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Luegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (12), pp.1986-2008. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0000569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure and information structure in native and non-native pronoun resolution in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Kuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Vanguard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingvan-2016-0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't underestimate the benefits of being misunderstood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Tana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Futrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Mahowalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don\textquoterightt underestimate the benefits of being misunderstood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Tana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Futrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Mahowalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des pronoms objets en français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different effects of focus in intra- and inter-sentential pronoun resolution in German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2015.1066510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative clause attachment in German, English, Spanish and French: Effects of position and length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Clifton Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Frazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lingua.2015.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation clitique de l'objet à gauche en français écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.9037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurodynamics of executive control processes in bilinguals: evidence from ERP and source reconstruction analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Heidlmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.821. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive bilingualism and executive functions: The effect of second language use on inhibitory control in a behavioural Stroop Colour Word task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Heidlmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tanzmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (03), pp.630-645. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1366728913000539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure cues for 4-year-olds and adults: tracking eye movements to visually presented anaphoric referents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhani Järvikivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirita Pyykkönen-Klauck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (7), pp.877-892. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690965.2013.804941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Matters: Informational Load in Ambiguity Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, http://discours.revues.org/8780. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.8780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure effects on anaphora resolution in German and French: A crosslinguistic study of pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.901-1073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person effects in null / pronominal subject alternation in Romanian: a corpus study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Linguistic Symposium on Romance Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Université Paris Cité, Université Sorbonne Nouvelle, and Université Paris Saclay, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject NP island? A case of focus-background conflict.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TedLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Antecedents Found</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Flambard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New Orleans, France. pp.822-834, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/plsa.v5i1.4795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse conditions on Verb Phrase Ellipsis and the question of syntactic identity: new evidence from acceptability experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French partial interrogatives: social meaning tells us what?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-island constraint? The discourse function of the construction matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative constructions and scope ambiguities: What counts as an alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29520.97282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same sized sisters: Relative clause attachment to conjoined NPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hedier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiha Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32876.41609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative alternation in Mauritian: Using experimental methods for understudied languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLap Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Domain Priming From Mathematics to Relative-Clause Attachment: A Visual-World Study in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Scheepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French partial interrogatives: social meaning as a key factor to understand sociolinguistic norm violations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Object Relatives and subject inversion: what’s your preference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual Conference of the German Linguistic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French interrogatives, Social Meaning as a key factor to understand sociolinguistic norm violations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socially Situated Language Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguity avoidance independent of non-linguistic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre- AMLaP workshop SSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject island? (Counter)evidence from French dont-relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Game-Theoretic Approach to Cross-Linguistic Variation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XPrag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crosslinguistic differences in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative clause processing, structural and linear distance matter - Evidence from Mandarin, Cantonese and English Visual World experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's all about the head: Implicit causality effects on subject and object RCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit causality: When more than one explanation is missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benzerrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Naziyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Chun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of linear and structural distance in relative clause processing - Evidence from Mandarin and Cantonese Visual World experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Human Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of Implicit Causality: Missing explanations and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Implicit Causality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-influence and general learner effects in L2 pronoun resolution: Evidence from French, Spanish and Italian learners of German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSLA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo relatives are easier than relative clauses: evidence from Tense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Los Angeles, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2 ambiguous pronoun resolution: the impact of L1-based preferences, L2-proficiency and working memory capacity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on Bilingualism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rutgers University, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Mandarin relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing subject and object relative clauses in French and Mandarin Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Los Angeles, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1456.8481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast markers in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Frazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence structure matters: A new account of intra-sentential pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Los Angeles, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2505.4245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo Relatives are easier than Relative Clauses: eyetracking evidence from tense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la L1 dans l'interprétation d'un pronom anaphorique par des natifs francophones et hispanophones apprenants de l'allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Second Language Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Disfluency, Exclamation and Laughter in Dialogue (DUEL) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ginzburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th SemDial Workshop on the Semantics and Pragmatics of Dialogue (DialWatt), Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.176\textendash178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are distributive readings dispreferred?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ellsiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbonne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive and collective readings of plural DPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ellsiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Edinburgh, Ecosse, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4623.2965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility and Word Order: The Case of Ditransitive Constructions in Persian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21th International Conference on Head-Driven Phrase Structure Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University at Buffalo, The State University of New York, Aug 2014, Buffalo (NY), United States. p. 217-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference as a side effect of discourse expectations: The case of focus-sensitive particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Columbus, Ohio, EU, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coercion types in French : an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 11, 11th International Conference on Actionality, Tense, Aspect, Modality/Evidentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pisa, Scuola Normale Superiore, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VP Ellipsis beyond syntactic identity: the case of nominal antecedents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tübingen, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4713.2488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of semantic constraints in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Edinburgh, Ecosse, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of context on the processing of adversative and comparative constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Winterstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ellsiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Columbus, Ohio, EU, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1099.1520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only and Even: Focusing effects on pronoun resolution in temporal clauses and explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DETEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1433.1843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronoun resolution is fast and automatic: Evidence from a German visual world experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2974.4803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation and mood alternation in French A preliminary experimental investigation of polarity mood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4653.8407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of focus in within- and between-sentence pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronoun is fast and automatic : Evidence from a German visual world experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations matter when resolving pronouns in explanations and temporal clauses: The differences between even and only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1794.8323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-focus effects in pronoun resolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4154.1282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause structure matters : The role of left-dislocation & clefts in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding coordinate clauses in Czech, English, German and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schmiedtova,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Nordic and General Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different effects of focus in intra- and inter-sentential pronoun resolution in German and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Medam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Conference on Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NewYork, United States. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Answers in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, discourse structure and levels of meaning (IDL) 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism and executive functions: ERP evidence and source reconstruction of conflict processing 35 in a Stroop task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Heidlmayr,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moutier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Riva del Garda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of focus in within and between sentence anaphor resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on anaphora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding of anaphora in pointing gestures: Order of mention and prominence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Homassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Müller-Feldmeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Conference on Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of English dative alternation: Proficiency effects in French L2 learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Conference on Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring expressions in direct and indirect speech in Czech, English, German, and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaja Borthen,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schmiedtova,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nordic and General linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming in French anaphora resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic and pragmatic cues in the resolution of overt vs. zero anaphora in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours/Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of information structure in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosody of restrictive 'seulement' in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tone and intonation In Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability Prediction by Means of Grammaticality Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity in agreement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.589-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming cooperating prosodic phrasing increases reading times: An eye-tracking study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorotea Bevivino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aboutness hypothesis: a new way to explain relative clause processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2023 - Architectures and Mechanisms of Language Processing 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San Sebastian, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04265676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mathematical priming really structural? The case of French relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2022 - Architectures and Mechanisms of Language Processing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, York, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04265664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of extractions out of adjuncts depends on discourse factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibson Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winckel Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Pseudo-)reflexive possessive binding: crosslinguistic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amherst, MA, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical to language priming: New evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acceptability of extractions from subjects depends on the discourse status of the subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of prime exposition in mathematical to language priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th AMLaP (Architecture and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unacceptable VPE with identical antecedents: Disentangling the effects of discourse conditions and mismatch on the acceptability of Verb Phrase Ellipsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-syntactic constraints on syntactic alternations - L1 acquisition of French partial interrogatives by TD children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Potsdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of VP ellipsis: discourse conditions vs. syntactic identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on Human Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amherst, MA (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the importance of implicit causality to understand relative clause processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP Architectures &amp; Mechanisms for Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About not losing the head in RC processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effects in an OV language with Differential Object Marking and mixed head direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Annual CUNY Conference on Human Sentence Processing (CUNY 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gainesville, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandarin relative clause processing or the joy of replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individual empathic skills on the online processing of intonational meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topicality-based vs exposure-based preferences in pronoun resolution in French: Evidence from questionnaires and eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Architectures and Mechanisms for Language Processing Conference (AMLaP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandarin relative clause processing: subject relative clauses are easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Malte, Malta. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heaviness in a Verb-final Language: Evidence from Persian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mertins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 44, pp.251, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject inversion in French object relatives: What’s your preference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthold Crysmann &amp; Manfred Sailer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One-to-many relations in morphology, syntax, and semantics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.151-173, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When all linguists did not go to the workshop, none of the Germans but some of the French did: The role of alternative constructions for quantifier scope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammatical Approaches to Language Processing Essays in Honor of Lyn Frazier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Springer, pp.167-185, 2019, Studies in Theoretical Psycholinguistics, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01563-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a canonical order in Persian ditransitive constructions? Corpus based and experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnes Korn; Andrej Malchukov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ditransitive constructions in a cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reichert Verlag, pp.165-185, 2018, 978-3-95490-373-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-Einfluss und generelle Lernereffekte bei der Auflösung ambiger Pronomen in einer L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachverarbeitung im Zweitspracherwerb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subjonctif en contexte négatif en français: une approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omagiu profesorului Emil Ionescu la 60 de ani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universtité de Bukarest, pp.27-39, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of syntax, semantics, and pragmatics in pronoun resolution: A cross-linguistic overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holler, Anke / Suckow, Katja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Perspectives on Anaphora Resolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2016, 978-3-11-046410-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic realizations of information focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explicit and implicit prosody in sentence processing: Studies in Honor of Janet Dean Fodor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Theoretical Psycholinguistics (46), Springer, pp.39-62, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Implicatures in Anaphora Resolution: Alternative Constructions and Referring Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.197-212, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure and pronoun resolution in German and French: Evidence from the visual-world paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-195, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05675-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Meaning Across Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.1-21, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Coordinate Clauses: A Cross-Linguistic Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.23-51, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring Expressions in Speech Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaja Borthen,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.111-142, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Aronoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Online Bibliographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.1-16, 2013, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/OBO/9780199772810-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycholinguistics and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seel, Norbert;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overconfidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seel, Norbert;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb Phrase Ellipsis with Nominal Antecedents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Barbara Hemforth </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Page Chercheur Barbara Hemforth</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">barbara-hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8371-1323</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180556703</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interference of Implicit Causality in Relative Clause Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (3), pp.364-400. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/opmi_a_00193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition du placement de l’adjectif épithète en français L2 par les apprenants sinophones : la surgénéralisation du principe « court-avant-long » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhanglin Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 71, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13vas⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05437020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb Phrase Ellipsis with nominal antecedents: the case of polar nouns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa a journal of general linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (1), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.16995/glossa.15303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04859177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empathy influences how listeners interpret intonation and meaning when words are ambiguous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memory and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 48 (4), pp.566-580. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3758/s13421-019-00990-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction from subjects: Differences in acceptability depend on the discourse function of the construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 204, pp.104293. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2020.104293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Semantic and Discourse Features on the Use of Null and Overt Subjects - A Quantitative Study of Third Person Subjects in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA : Documentação de Estudos em Lingüística Teórica e Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 36 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-460x2020360107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verbal mismatch in Right-Node Raising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aoi Shiraishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glossa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing events vs. entities: The processing advantage of Pseudo Relatives over Relative Clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yair Haendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Grillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MEMORY AND LANGUAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.128-151. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2019.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of verbal agreement marking on the use of null and overt subjects: a quantitative study of first person singular in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3579, pp.3579-3600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of verbal agreement marking on the use of null and overt subjects: a quantitative study of first person singular in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fórum Linguístico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3579, pp.3579-3600</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing of ellipsis with garden-path antecedents in French and German: Evidence from eye tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dario Paape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shravan Vasishth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (6), pp.e0198620. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First language influence on second language offline and online ambiguous pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation in Pronoun Resolution: Evidence from Brazilian and European Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eunice Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Luegi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Correa Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: Learning, Memory, and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (12), pp.1986-2008. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xlm0000569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of exposure and information structure in native and non-native pronoun resolution in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sascha Kuck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Vanguard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lingvan-2016-0093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don\textquoterightt underestimate the benefits of being misunderstood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Tana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Futrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Mahowalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't underestimate the benefits of being misunderstood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Tana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Futrella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Mahowalda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition des pronoms objets en français langue seconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative clause attachment in German, English, Spanish and French: Effects of position and length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Clifton Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Frazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lingua.2015.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dislocation clitique de l'objet à gauche en français écrit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Riou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.9037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurodynamics of executive control processes in bilinguals: evidence from ERP and source reconstruction analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Heidlmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Isel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.821. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different effects of focus in intra- and inter-sentential pronoun resolution in German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2015.1066510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Successive bilingualism and executive functions: The effect of second language use on inhibitory control in a behavioural Stroop Colour Word task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Heidlmayr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moutier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Tanzmeister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilingualism: Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (03), pp.630-645. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1366728913000539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure cues for 4-year-olds and adults: tracking eye movements to visually presented anaphoric referents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juhani Järvikivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirita Pyykkönen-Klauck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognitive Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (7), pp.877-892. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01690965.2013.804941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length Matters: Informational Load in Ambiguity Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Petrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours - Revue de linguistique, psycholinguistique et informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, http://discours.revues.org/8780. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/discours.8780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00843778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure effects on anaphora resolution in German and French: A crosslinguistic study of pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.901-1073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Person effects in null / pronominal subject alternation in Romanian: a corpus study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Istrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd Linguistic Symposium on Romance Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INALCO, Université Paris Cité, Université Sorbonne Nouvelle, and Université Paris Saclay, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject NP island? A case of focus-background conflict.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TedLab</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03990479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Antecedents Found</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Flambard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, New Orleans, France. pp.822-834, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3765/plsa.v5i1.4795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French partial interrogatives: social meaning tells us what?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse conditions on Verb Phrase Ellipsis and the question of syntactic identity: new evidence from acceptability experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-island constraint? The discourse function of the construction matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternative constructions and scope ambiguities: What counts as an alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.29520.97282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rational Speech Act model of cross-linguistic differences in pronoun resolution preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Schulz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Same sized sisters: Relative clause attachment to conjoined NPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hedier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peiha Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahima Maouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Boulder, United States. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.32876.41609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Domain Priming From Mathematics to Relative-Clause Attachment: A Visual-World Study in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Scheepers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Boston, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French partial interrogatives: social meaning as a key factor to understand sociolinguistic norm violations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Object Relatives and subject inversion: what’s your preference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th Annual Conference of the German Linguistic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in French interrogatives, Social Meaning as a key factor to understand sociolinguistic norm violations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Socially Situated Language Processing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiguity avoidance independent of non-linguistic similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pre- AMLaP workshop SSLP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative alternation in Mauritian: Using experimental methods for understudied languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shrita Hassamal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLap Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Hyderabad, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01957363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject island? (Counter)evidence from French dont-relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative clause processing, structural and linear distance matter - Evidence from Mandarin, Cantonese and English Visual World experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 30th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It's all about the head: Implicit causality effects on subject and object RCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Game-Theoretic Approach to Cross-Linguistic Variation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XPrag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling crosslinguistic differences in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Burnett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Lancaster, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit causality: When more than one explanation is missing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Benzerrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Kalashnikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lala Naziyeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ching-Chun Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competition of linear and structural distance in relative clause processing - Evidence from Mandarin and Cantonese Visual World experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaying Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Human Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-influence and general learner effects in L2 pronoun resolution: Evidence from French, Spanish and Italian learners of German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Marra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroSLA Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Reading, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01655154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The semantics of Implicit Causality: Missing explanations and more</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Implicit Causality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing subject and object relative clauses in French and Mandarin Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Los Angeles, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1456.8481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L2 ambiguous pronoun resolution: the impact of L1-based preferences, L2-proficiency and working memory capacity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on Bilingualism.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rutgers University, New Jersey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processing Mandarin relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrast markers in English and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyn Frazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentence structure matters: A new account of intra-sentential pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Los Angeles, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2505.4245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo Relatives are easier than Relative Clauses: eyetracking evidence from tense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Unknown, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la L1 dans l'interprétation d'un pronom anaphorique par des natifs francophones et hispanophones apprenants de l'allemand.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Second Language Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudo relatives are easier than relative clauses: evidence from Tense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nino Grillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Santi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Los Angeles, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility and Word Order: The Case of Ditransitive Constructions in Persian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 21th International Conference on Head-Driven Phrase Structure Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University at Buffalo, The State University of New York, Aug 2014, Buffalo (NY), United States. p. 217-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reference as a side effect of discourse expectations: The case of focus-sensitive particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Columbus, Ohio, EU, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coercion types in French : an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chronos 11, 11th International Conference on Actionality, Tense, Aspect, Modality/Evidentiality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Pisa, Scuola Normale Superiore, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VP Ellipsis beyond syntactic identity: the case of nominal antecedents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Tübingen, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4713.2488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of context on the processing of adversative and comparative constructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Winterstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ellsiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Columbus, Ohio, EU, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1099.1520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of semantic constraints in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Edinburgh, Ecosse, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are distributive readings dispreferred?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ellsiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Romance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lisbonne, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributive and collective readings of plural DPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Dobrovie-Sorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ellsiepen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Edinburgh, Ecosse, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.4623.2965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Disfluency, Exclamation and Laughter in Dialogue (DUEL) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Ginzburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ye Tian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amsili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 18th SemDial Workshop on the Semantics and Pragmatics of Dialogue (DialWatt), Posters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Unknown, Unknown Region. pp.176\textendash178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negation and mood alternation in French A preliminary experimental investigation of polarity mood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4653.8407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronoun is fast and automatic : Evidence from a German visual world experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of focus in within- and between-sentence pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00868553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause structure matters : The role of left-dislocation & clefts in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expectations matter when resolving pronouns in explanations and temporal clauses: The differences between even and only</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.1794.8323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-focus effects in pronoun resolution?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.4154.1282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Only and Even: Focusing effects on pronoun resolution in temporal clauses and explanations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DETEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Unknown, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1433.1843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pronoun resolution is fast and automatic: Evidence from a German visual world experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Marseille, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.1.2974.4803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct and Indirect Answers in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information, discourse structure and levels of meaning (IDL) 12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Barcelona, Spain. non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01510680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilingualism and executive functions: ERP evidence and source reconstruction of conflict processing 35 in a Stroop task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Heidlmayr,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Moutier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Riva del Garda, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of focus in within and between sentence anaphor resolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on anaphora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grounding of anaphora in pointing gestures: Order of mention and prominence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Homassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Müller-Feldmeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Conference on Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring expressions in direct and indirect speech in Czech, English, German, and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaja Borthen,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schmiedtova,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Nordic and General linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of English dative alternation: Proficiency effects in French L2 learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirjana Wurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Conference on Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States. pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding coordinate clauses in Czech, English, German and Norwegian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Schmiedtova,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Nordic and General Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Freiburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00764085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different effects of focus in intra- and inter-sentential pronoun resolution in German and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Medam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY Conference on Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, NewYork, United States. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming in French anaphora resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on human sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic and pragmatic cues in the resolution of overt vs. zero anaphora in French.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suat Istanbullu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th AMLaP Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interface Discours/Prosodie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Marking of Information Focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic Approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of information structure in pronoun resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic and Psycholinguistic approaches to Text Structuring</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosody of restrictive 'seulement' in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tone and intonation In Europe (TIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00751612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability Prediction by Means of Grammaticality Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity in agreement errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, pp.589-605</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priming cooperating prosodic phrasing increases reading times: An eye-tracking study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorotea Bevivino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP 31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05245569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The aboutness hypothesis: a new way to explain relative clause processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2023 - Architectures and Mechanisms of Language Processing 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, San Sebastian, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04265676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is mathematical priming really structural? The case of French relative clauses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Copin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppina Turco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2022 - Architectures and Mechanisms of Language Processing 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04265664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of extractions out of adjuncts depends on discourse factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gibson Edward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winckel Elodie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on sentence processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acceptability of extractions from subjects depends on the discourse status of the subject</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Winckel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Gibson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of prime exposition in mathematical to language priming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 26th AMLaP (Architecture and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unacceptable VPE with identical antecedents: Disentangling the effects of discourse conditions and mismatch on the acceptability of Verb Phrase Ellipsis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Evidence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Tübingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-syntactic constraints on syntactic alternations - L1 acquisition of French partial interrogatives by TD children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Thiberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Potsdam, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptability of VP ellipsis: discourse conditions vs. syntactic identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on Human Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amherst, MA (USA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Pseudo-)reflexive possessive binding: crosslinguistic experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CUNY conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Amherst, MA, USA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical to language priming: New evidence from French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hédier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms of Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Potsdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03100862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the importance of implicit causality to understand relative clause processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP Architectures &amp; Mechanisms for Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About not losing the head in RC processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Davis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Length effects in an OV language with Differential Object Marking and mixed head direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th Annual CUNY Conference on Human Sentence Processing (CUNY 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gainesville, Florida, United States. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of individual empathic skills on the online processing of intonational meaning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuria Esteve-Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amy Schafer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariapaola D'Imperio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architectures and Mechanisms for Language Processing (AMLaP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandarin relative clause processing or the joy of replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual CUNY Conference on Human Sentence Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Gainesville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01830238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topicality-based vs exposure-based preferences in pronoun resolution in French: Evidence from questionnaires and eye-movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israël de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Architectures and Mechanisms for Language Processing Conference (AMLaP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Bilbao, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mandarin relative clause processing: subject relative clauses are easier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Malte, Malta. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01818656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heaviness in a Verb-final Language: Evidence from Persian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01131210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mertins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 44, pp.251, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject inversion in French object relatives: What’s your preference?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pozniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Abeillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthold Crysmann &amp; Manfred Sailer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One-to-many relations in morphology, syntax, and semantics,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.151-173, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03506516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When all linguists did not go to the workshop, none of the Germans but some of the French did: The role of alternative constructions for quantifier scope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammatical Approaches to Language Processing Essays in Honor of Lyn Frazier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 48, Springer, pp.167-185, 2019, Studies in Theoretical Psycholinguistics, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01563-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a canonical order in Persian ditransitive constructions? Corpus based and experimental studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegah Faghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pollet Samvelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agnes Korn; Andrej Malchukov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ditransitive constructions in a cross-linguistic perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Reichert Verlag, pp.165-185, 2018, 978-3-95490-373-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1-Einfluss und generelle Lernereffekte bei der Auflösung ambiger Pronomen in einer L2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sprachverarbeitung im Zweitspracherwerb</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le subjonctif en contexte négatif en français: une approche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Omagiu profesorului Emil Ionescu la 60 de ani</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universtité de Bukarest, pp.27-39, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01955095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of syntax, semantics, and pragmatics in pronoun resolution: A cross-linguistic overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Holler, Anke / Suckow, Katja. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Perspectives on Anaphora Resolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, 2016, 978-3-11-046410-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic realizations of information focus in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Beyssade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Marandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristel Portes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Explicit and implicit prosody in sentence processing: Studies in Honor of Janet Dean Fodor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Studies in Theoretical Psycholinguistics (46), Springer, pp.39-62, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01428348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information structure and pronoun resolution in German and French: Evidence from the visual-world paradigm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saveria Colonna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Schimke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.175-195, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05675-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Meaning Across Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.1-21, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Referring Expressions in Speech Reports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaja Borthen,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.111-142, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Coordinate Clauses: A Cross-Linguistic Experimental Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bergljot Behrens,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mertins Barbara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Fabricius-Hansen,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, pp.23-51, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversational Implicatures in Anaphora Resolution: Alternative Constructions and Referring Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Konieczny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barbara Hemforth, Barbara Mertins, Cathrine Fabricius-Hansen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycholinguistic Approaches to Meaning and Understanding across Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.197-212, 2014, Studies in Theoretical Psycholinguistics, 978-3-319-05674-6. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-05675-3_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01137524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mark Aronoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Online Bibliographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.1-16, 2013, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/OBO/9780199772810-0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overconfidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seel, Norbert;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psycholinguistics and Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seel, Norbert;. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of the Sciences of Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00748428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb Phrase Ellipsis with Nominal Antecedents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Harold Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Hemforth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId274"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0953E4C"/>
+    <w:nsid w:val="5A3D3581"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-hemforth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-1323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180556703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437020v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanglin Xie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vas" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/opmi_a_00193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Miller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.15303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Winckel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gibson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2020.104293" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100846v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Schafer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-019-00990-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Correa Soares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Harold Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-460x2020360107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988697v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445771v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988728v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoi Shiraishi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pozniak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Haendler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Grillo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2019.04.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Paape" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel de La Fuente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Fernandes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Luegi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000569" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kuck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2016-0093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Tana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Futrella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mahowalda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Konieczny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955082v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219433v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1066510" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428366v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fernandez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Clifton Jr." TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Frazier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2015.08.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428401v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani J&#228;rvikivi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirita Pyykk&#246;nen-Klauck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2013.804941" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8780" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Istrate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Flambard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/plsa.v5i1.4795" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988717v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445770v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29520.97282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hedier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiha Su" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Maouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32876.41609" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957363v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Scheepers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02056" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665840v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957376v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665878v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955076v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955097v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955091v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benzerrak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Naziyeva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chun Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428314v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l de La Fuente" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marra" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428363v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163711v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428335v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428334v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1456.8481" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428376v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428359v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2505.4245" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198708v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428504v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ginzburg" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428548v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ellsiepen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428505v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4623.2965" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428574v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428485v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428543v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4713.2488" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428507v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Winterstein" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jayez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1099.1520" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1433.1843" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428673v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2974.4803" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428713v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4653.8407" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868553v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868563v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1794.8323" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428600v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4154.1282" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015053v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764085v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergljot Behrens," TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmiedtova," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Fabricius-Hansen," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751085v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Medam" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr," TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751121v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Homassel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#252;ller-Feldmeth" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751198v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Wurm" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770485v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Borthen," TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697620v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717236v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142957v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245569v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorotea Bevivino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Copin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibson Edward" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winckel Elodie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100882v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100862v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H&#233;dier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665954v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100894v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100878v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100825v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334565v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830238v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470259v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360197v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428578v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mertins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Fabricius-Hansen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01563-3_9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955095v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137524v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumann" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_8" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023194v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137531v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertins Barbara" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137534v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137520v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780199772810-0112" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748428v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748427v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01234401v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-hemforth" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8371-1323" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180556703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437062v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pozniak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Hemforth" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/opmi_a_00193" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437020v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanglin Xie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13vas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859177v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Miller" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.16995/glossa.15303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Schafer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13421-019-00990-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100856v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Abeill&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Winckel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Gibson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2020.104293" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100839v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Correa Soares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Harold Miller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-460x2020360107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988728v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aoi Shiraishi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445926v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Pozniak" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yair Haendler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nino Grillo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2019.04.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988697v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Paape" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shravan Vasishth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198620" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Schimke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel de La Fuente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saveria Colonna" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957361v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Fernandes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Luegi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xlm0000569" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kuck" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lingvan-2016-0093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955082v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Tana" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Futrella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Mahowalda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Konieczny" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425416v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Fernandez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Clifton Jr." TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Frazier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lingua.2015.08.010" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428401v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Riou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9037" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Isel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00821" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219433v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1066510" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courtin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tanzmeister" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1366728913000539" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838693v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhani J&#228;rvikivi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirita Pyykk&#246;nen-Klauck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01690965.2013.804941" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843778v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Petrone" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariapaola D'Imperio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.8780" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799557v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385026v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Istrate" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03990479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amsili" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Flambard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3765/plsa.v5i1.4795" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988717v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Schulz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Burnett" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445781v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Thiberge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445770v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445779v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445923v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.29520.97282" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445819v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hedier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peiha Su" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahima Maouche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.32876.41609" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955079v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Scheepers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02056" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957378v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665840v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957376v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665878v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Esteve-Gibert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrita Hassamal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955108v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955091v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955076v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955088v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benzerrak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Kalashnikova" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Naziyeva" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Chun Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655154v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isra&#235;l de La Fuente" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428314v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428334v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1456.8481" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428335v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428359v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2505.4245" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428362v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198708v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131190v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegah Faghiri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pollet Samvelian" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428574v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428485v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Caudal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428543v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4713.2488" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428507v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Winterstein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ellsiepen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jayez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1099.1520" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428534v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428548v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Dobrovie-Sorin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428505v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.4623.2965" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428504v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Ginzburg" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tian" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Beyssade" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428713v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Godard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Marandin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4653.8407" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868563v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00868553v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015053v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428581v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1794.8323" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428600v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4154.1282" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1433.1843" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428673v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.2974.4803" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510680v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764144v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Heidlmayr," TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015088v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751121v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Homassel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#252;ller-Feldmeth" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaja Borthen," TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Schmiedtova," TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergljot Behrens," TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Fabricius-Hansen," TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751198v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Wurm" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764085v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751085v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Medam" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697620v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suat Istanbullu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751614v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751070v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751613v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717236v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00751612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135422v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blache" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rauzy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142957v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245569v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorotea Bevivino" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Turco" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265676v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04265664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Copin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506525v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibson Edward" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winckel Elodie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100814v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665954v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H&#233;dier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100894v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100878v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100825v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100882v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesage" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonami" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665884v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334565v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470259v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01830238v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360197v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Vincent" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818656v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131210v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428578v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mertins" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Fabricius-Hansen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506516v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02445782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01563-3_9" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614313v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704743v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01955095v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01370768v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01428348v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023194v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137531v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertins Barbara" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137520v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_5" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Baumann" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05675-3_8" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843834v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/OBO/9780199772810-0112" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748427v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00748428v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01234401v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>