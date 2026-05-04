--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -210,1631 +210,1765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatherhood in the context of preterm birth: A narrative review of contemporary research evidence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dyadic analysis of parenting stress in parents of deaf children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Hamon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Corbeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boussion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Family Theory &amp; Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jftr.12591⟩</w:t>
+              <w:t xml:space="preserve">Journal of Deaf Studies and Deaf Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jdsade/enag007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753313v1</w:t>
+                <w:t xml:space="preserve">hal-05549846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental representations after preterm birth : a narrative review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fatherhood in the context of preterm birth: A narrative review of contemporary research evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Hamon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1114418⟩</w:t>
+              <w:t xml:space="preserve">Journal of Family Theory &amp; Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jftr.12591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230890v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting stress and needs for social support in mothers and fathers of deaf or hard of hearing children.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parental representations after preterm birth : a narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Clabaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Clémence Vanlerberghe</w:t>
+                <w:t xml:space="preserve">Emeline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vincent-Delorme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Frontiers in Psychology, 14, pp.1229420. </w:t>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1229420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1114418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234524v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi du regard en fonction de l’orientation des yeux ou de la tête : une étude en eye-tracking chez des enfants présentant un trouble du spectre de l’autisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Cilia</w:t>
+                <w:t xml:space="preserve">Parenting stress and needs for social support in mothers and fathers of deaf or hard of hearing children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Garry</w:t>
+                <w:t xml:space="preserve">Laëtitia Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Corbeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clémence Vanlerberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vincent-Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Frontiers in Psychology, 14, pp.1229420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1229420⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182511v1</w:t>
+                <w:t xml:space="preserve">hal-04234524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple deictic cues allow ASD children to direct their visual attention</w:t>
+                <w:t xml:space="preserve">Suivi du regard en fonction de l’orientation des yeux ou de la tête : une étude en eye-tracking chez des enfants présentant un trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Garry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.163-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12144-022-03993-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04009437v1</w:t>
+                <w:t xml:space="preserve">hal-04182511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Disorder: Eye-Tracking Study Using Data Visualization and Deep Learning</w:t>
+                <w:t xml:space="preserve">Multiple deictic cues allow ASD children to direct their visual attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romuald Carette</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Garry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Human Factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/27706⟩</w:t>
+              <w:t xml:space="preserve">Current Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12144-022-03993-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436211v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04009437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation and response of joint attention bids in autism spectrum disorder children depend on the visibility of the target</w:t>
+                <w:t xml:space="preserve">Computer-Aided Screening of Autism Spectrum Disorder: Eye-Tracking Study Using Data Visualization and Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Carette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Touchet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahmoud Elbattah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dequen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism &amp; Developmental Language Impairments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2396941520950979⟩</w:t>
+              <w:t xml:space="preserve">JMIR Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (4), pp.e27706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/27706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599563v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'attention conjointe dans les processus de communication: Particularités des enfants sourds ou atteints d'un trouble du spectre de l'autisme</w:t>
+                <w:t xml:space="preserve">Initiation and response of joint attention bids in autism spectrum disorder children depend on the visibility of the target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autism &amp; Developmental Language Impairments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2396941520950979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679391v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Exploration of Dynamic or Static Joint Attention Bids in Children with Autism Syndrome Disorder</w:t>
+                <w:t xml:space="preserve">Les enjeux de l'attention conjointe dans les processus de communication: Particularités des enfants sourds ou atteints d'un trouble du spectre de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (166), pp.267--274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02305903v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regarde-moi, il faut qu’on se parle! Développement socio-cognitif du bébé sourd via l’attention conjointe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Exploration of Dynamic or Static Joint Attention Bids in Children with Autism Syndrome Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.2187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0013754517002026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03536842v1</w:t>
+                <w:t xml:space="preserve">halshs-02305903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Look at me, we have to talk! Socio-cognitive development of deaf babies via joint attention</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Regarde-moi, il faut qu’on se parle! Développement socio-cognitif du bébé sourd via l’attention conjointe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise-Hélèna Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 2, pp.171-197</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 2017 (02), pp.171-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0013754517002026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03599567v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03536842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles morphosyntaxiques chez l’enfant sourd et chez l’enfant dysphasique : similarités et spécificités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Ibernon</w:t>
+                <w:t xml:space="preserve">Look at me, we have to talk! Socio-cognitive development of deaf babies via joint attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise-Helena Aubineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Enfance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.171-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0386⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04348456v1</w:t>
+                <w:t xml:space="preserve">hal-03599567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Troubles morphosyntaxiques chez l’enfant sourd et chez l’enfant dysphasique : similarités et spécificités</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Troubles morphosyntaxiques chez l’enfant sourd et chez l’enfant dysphasique : similarités et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ibernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Levrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Volume 8 (3), pp.161-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/nrp.2016.0386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796576v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Troubles morphosyntaxiques chez l’enfant sourd et chez l’enfant dysphasique : similarités et spécificités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ibernon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clovis Levrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8, pp.161-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Impact of Verbal Capacity on Theory of Mind in Deaf and Hard of Hearing Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Levrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baudouin Forgeot d'Arc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Annals of the Deaf</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 157 (1), pp.66 - 77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1353/aad.2012.1610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1844,461 +1978,461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème colloque du réseau interuniversitaire de psychologie du développement de l'éducation (RIPSYDEVE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
+              <w:t xml:space="preserve">13e colloque du RIPSYDEVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation, Oct 2020, Nancy, France. pp.70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324606v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque du RIPSYDEVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Interuniversitaire de Psychologie du Développement et de l’Éducation, Oct 2020, Nancy, France. pp.70</w:t>
+              <w:t xml:space="preserve">13ème colloque du réseau interuniversitaire de psychologie du développement de l'éducation (RIPSYDEVE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04303445v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des comportements d'attention conjointe chez des enfants TSA scolarisés en UEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème colloque du réseau interuniversitaire de psychologie du développement de l'éducation (RIPSYDEVE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression visuelle des enfants TSA sur des stimuli statiques et dynamiques d'attention conjointe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque international du réseau interuniversitaire de psychologie du développement de de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIPSYDEVE, May 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2308,151 +2442,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l'attention conjointe chez le sourd entre 10 et 30 mois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Levrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Franja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement et Variabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2599,51 +2733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05478054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-08640-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04753313v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hamon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jftr.12591" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230890v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1114418" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234524v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Clabaut" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Corbeil" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vanlerberghe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent-Delorme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1229420" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182511v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599563v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520950979" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679391v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03536842v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#232;na Aubineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517002026" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599567v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Helena Aubineau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Levrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0386" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796573v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Forgeot d'Arc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/aad.2012.1610" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303445v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324564v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796578v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Franja" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05478054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-08640-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Clabaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Corbeil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boussion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jdsade/enag007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04753313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hamon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jftr.12591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1114418" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Clabaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vanlerberghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent-Delorme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1229420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520950979" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03536842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#232;na Aubineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517002026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Helena Aubineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Levrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0386" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Forgeot d'Arc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/aad.2012.1610" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324564v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Franja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>