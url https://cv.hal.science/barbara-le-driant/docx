--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -435,265 +435,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parental representations after preterm birth : a narrative review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Hamon</w:t>
+                <w:t xml:space="preserve">Parenting stress and needs for social support in mothers and fathers of deaf or hard of hearing children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laëtitia Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Corbeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Vanlerberghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vincent-Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1114418⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Frontiers in Psychology, 14, pp.1229420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1229420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230890v1</w:t>
+                <w:t xml:space="preserve">hal-04234524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenting stress and needs for social support in mothers and fathers of deaf or hard of hearing children.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clémence Vanlerberghe</w:t>
+                <w:t xml:space="preserve">Parental representations after preterm birth : a narrative review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vincent-Delorme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Béatrice Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Le Driant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Frontiers in Psychology, 14, pp.1229420. </w:t>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1229420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2023.1114418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234524v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi du regard en fonction de l’orientation des yeux ou de la tête : une étude en eye-tracking chez des enfants présentant un trouble du spectre de l’autisme</w:t>
               </w:r>
@@ -1045,226 +1045,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation and response of joint attention bids in autism spectrum disorder children depend on the visibility of the target</w:t>
+                <w:t xml:space="preserve">Les enjeux de l'attention conjointe dans les processus de communication: Particularités des enfants sourds ou atteints d'un trouble du spectre de l'autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autism &amp; Developmental Language Impairments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (166), pp.267--274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03599563v1</w:t>
+                <w:t xml:space="preserve">hal-03679391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l'attention conjointe dans les processus de communication: Particularités des enfants sourds ou atteints d'un trouble du spectre de l'autisme</w:t>
+                <w:t xml:space="preserve">Initiation and response of joint attention bids in autism spectrum disorder children depend on the visibility of the target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Touchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autism &amp; Developmental Language Impairments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2396941520950979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679391v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Exploration of Dynamic or Static Joint Attention Bids in Children with Autism Syndrome Disorder</w:t>
               </w:r>
@@ -1289,51 +1289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1579,51 +1579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles morphosyntaxiques chez l’enfant sourd et chez l’enfant dysphasique : similarités et spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ibernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles morphosyntaxiques chez l’enfant sourd et chez l’enfant dysphasique : similarités et spécificités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Ibernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1843,51 +1843,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Verbal Capacity on Theory of Mind in Deaf and Hard of Hearing Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Levrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2005,51 +2005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2113,51 +2113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires développementales de l’attention conjointe chez les enfants avec trouble du spectre de l’autisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,51 +2329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Cilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Le Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2495,51 +2495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clovis Levrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Franja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bourdin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement et Variabilités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2733,51 +2733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05478054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-08640-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Clabaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Corbeil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boussion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jdsade/enag007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04753313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hamon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jftr.12591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230890v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1114418" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234524v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Clabaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vanlerberghe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent-Delorme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1229420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599563v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520950979" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03536842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#232;na Aubineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517002026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Helena Aubineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Levrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0386" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Forgeot d'Arc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/aad.2012.1610" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324564v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Franja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05478054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Driant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Serrano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Cilia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-025-08640-y" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05549846v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Fernandez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Clabaut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Corbeil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boussion" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jdsade/enag007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04753313v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hamon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jftr.12591" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234524v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Clabaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Vanlerberghe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vincent-Delorme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1229420" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230890v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bourdin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2023.1114418" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04182511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Garry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vandromme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04009437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Brisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12144-022-03993-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03436211v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Carette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elbattah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dequen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gu&#233;rin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/27706" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03679391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599563v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Touchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2396941520950979" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02305903v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aubry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02187" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03536842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-H&#233;l&#232;na Aubineau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754517002026" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03599567v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Helena Aubineau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ibernon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Levrez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0386" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796576v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796573v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudouin Forgeot d'Arc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/aad.2012.1610" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04303445v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324606v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324564v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04324180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796578v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Franja" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>