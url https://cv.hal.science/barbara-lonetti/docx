--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -1931,697 +1931,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-responsive lipophilic NIPAM-based block copolymers as stabilizers for lipid-based cubic nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arianna Balestri</w:t>
+                <w:t xml:space="preserve">Hybrid polymeric micelles stabilized by gallium ions: Structural investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Harrisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Junliang Zhang</w:t>
+                <w:t xml:space="preserve">Joanna Giermanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuela Di Cola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112884⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 609, pp.698-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.11.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289606v1</w:t>
+                <w:t xml:space="preserve">hal-03630399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid polymeric micelles stabilized by gallium ions: Structural investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gineste</w:t>
+                <w:t xml:space="preserve">Thermo-responsive lipophilic NIPAM-based block copolymers as stabilizers for lipid-based cubic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Balestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuela Di Cola</w:t>
+                <w:t xml:space="preserve">Simon Harrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Farias-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 609, pp.698-706. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 220, pp.112884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.11.077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630399v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insights into the formation of polyion complex aggregates from cationic thermoresponsive diblock copolymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Polymeric Nanostructures Stabilized by Zirconium and Gadolinium Ions for Use as Magnetic Resonance Imaging Contrast Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Read</w:t>
+                <w:t xml:space="preserve">Giacomo Parigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Di Cola</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.028⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (5), pp.4974-4982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130969v1</w:t>
+                <w:t xml:space="preserve">hal-03265559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet spinning of a library of carbohydrate low molecular weight gels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic insights into the formation of polyion complex aggregates from cationic thermoresponsive diblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bordignon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joseph</w:t>
+                <w:t xml:space="preserve">E. Di Cola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 603, pp.333 - 343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.06.058⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 590, pp.268-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278411v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Polymeric Nanostructures Stabilized by Zirconium and Gadolinium Ions for Use as Magnetic Resonance Imaging Contrast Agents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gineste</w:t>
+                <w:t xml:space="preserve">Wet spinning of a library of carbohydrate low molecular weight gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Parigi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laure Gibot</w:t>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (5), pp.4974-4982. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 603, pp.333 - 343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.06.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265559v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of block copolymer self-assemblies in photodynamic therapy</w:t>
               </w:r>
@@ -3692,51 +3692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet spinning and radial self-assembly of a carbohydrate low molecular weight gelator into well organized hydrogel filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3807,364 +3807,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Synthetic Molecular Hydrogels from Self- Assembling Alkylgalactonamides as Scaffold for 3D Neuronal Cell Growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extended photo-induced endosome-like structures in giant vesicles promoted by block-copolymer nanocarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vaysse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joseph</w:t>
+                <w:t xml:space="preserve">C. Montis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Malaquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+                <w:t xml:space="preserve">Ugo Till</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vicendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b01365⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (33), pp.15442-15446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NR04355H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01810656v1</w:t>
+                <w:t xml:space="preserve">hal-02171159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended photo-induced endosome-like structures in giant vesicles promoted by block-copolymer nanocarriers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ugo Till</w:t>
+                <w:t xml:space="preserve">Simple Synthetic Molecular Hydrogels from Self- Assembling Alkylgalactonamides as Scaffold for 3D Neuronal Cell Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vicendo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+                <w:t xml:space="preserve">Laurence Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (33), pp.15442-15446. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (20), pp.17004 - 17017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8NR04355H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b01365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02171159v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01810656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Insights into Polyion Complex Associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Di Cola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4362,51 +4362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid vesicles from lipids and block copolymers: phase behavior from the micro-to the nano-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mangiapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4617,51 +4617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frit inlet field-flow fractionation techniques for the characterization of polyion complex self-assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5974,51 +5974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidics to fabricate and probe vesicles mimicking cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,277 +6125,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de conjugués Nt-Lip-ADN pour la fusion de liposomes induite par l’ADN</w:t>
+                <w:t xml:space="preserve">New surfactants based on DNA chemistry: synthesis and study of their self-assembly International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnardot</w:t>
+                <w:t xml:space="preserve">Guido Ascione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ascione</w:t>
+                <w:t xml:space="preserve">Jean-Marc Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Escudier</w:t>
+                <w:t xml:space="preserve">Corinne Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Payrastre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lonetti</w:t>
+                <w:t xml:space="preserve">Guillaume Despras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Journée Toulousaine Chimie-Biologie-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379954v1</w:t>
+                <w:t xml:space="preserve">hal-05377288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New surfactants based on DNA chemistry: synthesis and study of their self-assembly International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
+                <w:t xml:space="preserve">Synthèse de conjugués Nt-Lip-ADN pour la fusion de liposomes induite par l’ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Ascione</w:t>
+                <w:t xml:space="preserve">M. Bonnardot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ascione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Escudier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Corinne Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Despras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">37ème Journée Toulousaine Chimie-Biologie-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377288v1</w:t>
+                <w:t xml:space="preserve">hal-05379954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6778,51 +6778,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F650977D"/>
+    <w:nsid w:val="B07ED5C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7009,51 +7009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-lonetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4291-6861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18584796X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316670420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c01931" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Campion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Lim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Yon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cardellini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Balestri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Comparini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brucale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.10.082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04573347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Heaugwane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias-Mancilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrich Frielinghaus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Berti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.02.032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sheikh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lonetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Touche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohammadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182499" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth-de Viguerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Amenitisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cervelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Montis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113532" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00424" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina R&#259;ileanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Louis Serpentini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131482" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111570" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03931523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tosi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02896" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112884" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.11.077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Read" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Sutton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Cola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bordignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Parigi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demazeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.15" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990072v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Miele" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Caruso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Malacarne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Izzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129611" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01544" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020384" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerlati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Marty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.116059" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02937882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dutoya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias&#8208;mancilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Kulai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hoeppener" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Oudin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb00118b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02391" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1510064" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magnani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangiapia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.01.042" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fratini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.050" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionzou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01863c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiang Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj00847j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991254v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Riou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02025975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey P. Tan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410050z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195612v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Zadoina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym4010448" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zadoina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soulantica" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Respaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03872E" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141961v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B915075G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JQFJZZ66-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnardot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ascione" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ascione" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-lonetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4291-6861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18584796X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316670420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c01931" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Campion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Lim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Yon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cardellini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Balestri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Comparini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brucale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.10.082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04573347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Heaugwane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias-Mancilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrich Frielinghaus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Berti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.02.032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sheikh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lonetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Touche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohammadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182499" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth-de Viguerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Amenitisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cervelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Montis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113532" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00424" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina R&#259;ileanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Louis Serpentini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131482" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111570" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03931523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tosi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02896" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.11.077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112884" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Parigi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00495" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Read" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Sutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Cola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bordignon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demazeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.15" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990072v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Miele" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Caruso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Malacarne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Izzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129611" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01544" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020384" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerlati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Marty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.116059" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02937882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dutoya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias&#8208;mancilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Kulai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hoeppener" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Oudin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb00118b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02391" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1510064" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magnani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangiapia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.01.042" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fratini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.050" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionzou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01863c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiang Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj00847j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991254v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Riou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02025975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey P. Tan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410050z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195612v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Zadoina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym4010448" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zadoina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soulantica" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Respaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03872E" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141961v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B915075G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JQFJZZ66-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ascione" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnardot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ascione" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>