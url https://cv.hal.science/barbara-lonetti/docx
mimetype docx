--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -604,338 +604,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling plasmonic suprastructures through self-assembly of gold nanoparticles with hybrid copolymer-lipid vesicles</w:t>
+                <w:t xml:space="preserve">Coumarin-poly(2-oxazoline)s as synergetic and protein-undetected nanovectors for photodynamic therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Cardellini</w:t>
+                <w:t xml:space="preserve">Diana Heaugwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arianna Balestri</w:t>
+                <w:t xml:space="preserve">Orélia Cerlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Comparini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lonetti</w:t>
+                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Brucale</w:t>
+                <w:t xml:space="preserve">Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2023.10.082⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics, 658, pp.124186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04346309v1</w:t>
+                <w:t xml:space="preserve">hal-04573347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coumarin-poly(2-oxazoline)s as synergetic and protein-undetected nanovectors for photodynamic therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Controlling plasmonic suprastructures through self-assembly of gold nanoparticles with hybrid copolymer-lipid vesicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orélia Cerlati</w:t>
+                <w:t xml:space="preserve">Jacopo Cardellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
+                <w:t xml:space="preserve">Arianna Balestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarek Benkhaled</w:t>
+                <w:t xml:space="preserve">Luca Comparini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Catrouillet</w:t>
+                <w:t xml:space="preserve">Marco Brucale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, International Journal of Pharmaceutics, 658, pp.124186. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 654, pp.848-858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2023.10.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573347v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04346309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and thermal transitions of self-assembled NIPAM-DMA copolymers in aqueous media depend on copolymer composition profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Farias-Mancilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Balestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1006,308 +1006,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brownian motion of soft particles near a fluctuating lipid bilayer</w:t>
+                <w:t xml:space="preserve">CO2-switchable thermoresponsiveness of poly(N,N-(diethylamino)ethyl acrylamide)-based homo- and copolymers in water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sheikh</w:t>
+                <w:t xml:space="preserve">Fang Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lonetti</w:t>
+                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Touche</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nancy Lauth-de Viguerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0182499⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.131930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131930⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04424628v1</w:t>
+                <w:t xml:space="preserve">hal-04199991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2-switchable thermoresponsiveness of poly(N,N-(diethylamino)ethyl acrylamide)-based homo- and copolymers in water</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brownian motion of soft particles near a fluctuating lipid bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lonetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Yin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lonetti</w:t>
+                <w:t xml:space="preserve">I. Touche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
+                <w:t xml:space="preserve">A. Mohammadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Lauth-de Viguerie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 674, pp.131930. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131930⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0182499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199991v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PNIPAM-stabilized cubosomes as fusogenic delivery nanovectors for anticancer applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Balestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1397,51 +1397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Thermo- and pH-Responsive Block Copolymer of Poly( N -isopropylacrylamide)- block -Poly( N , N -diethylamino Ethyl Acrylamide): Synthesis, Characterization, Phase Transition, and Self-Assembly Behavior in Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1525,381 +1525,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04109356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulation of a cationic antimicrobial peptide into self-assembled polyion complex nano-objects enhances its antitumor properties</w:t>
+                <w:t xml:space="preserve">3D fabrication of Shape-Memory polymer networks based on coumarin Photo-Dimerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mina Răileanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lonetti</w:t>
+                <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedafi Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Louis Serpentini</w:t>
+                <w:t xml:space="preserve">Thomas Brossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Goudounèche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Gibot</w:t>
+                <w:t xml:space="preserve">Camille Chatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131482⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 179, pp.111570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343639v1</w:t>
+                <w:t xml:space="preserve">hal-04284593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D fabrication of Shape-Memory polymer networks based on coumarin Photo-Dimerization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Encapsulation of a cationic antimicrobial peptide into self-assembled polyion complex nano-objects enhances its antitumor properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brossier</w:t>
+                <w:t xml:space="preserve">Mina Răileanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chatard</w:t>
+                <w:t xml:space="preserve">Charles-Louis Serpentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Graillot</w:t>
+                <w:t xml:space="preserve">Dominique Goudounèche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Polymer Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 179, pp.111570. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1249, pp.131482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2022.111570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04284593v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Self-Assembly of UV-Cross-Linkable Amphiphilic Polyoxazoline Block Copolymers: Importance of Multitechnique Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedafi Belkhir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orélia Cerlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Heaugwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Tosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Langmuir, 38 (51), pp.16144-16155. </w:t>
@@ -1931,697 +1931,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid polymeric micelles stabilized by gallium ions: Structural investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gineste</w:t>
+                <w:t xml:space="preserve">Thermo-responsive lipophilic NIPAM-based block copolymers as stabilizers for lipid-based cubic nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Balestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Giermanska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emanuela Di Cola</w:t>
+                <w:t xml:space="preserve">Simon Harrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Farias-Mancilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junliang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.11.077⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 220, pp.112884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630399v1</w:t>
+                <w:t xml:space="preserve">hal-04289606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-responsive lipophilic NIPAM-based block copolymers as stabilizers for lipid-based cubic nanoparticles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arianna Balestri</w:t>
+                <w:t xml:space="preserve">Hybrid polymeric micelles stabilized by gallium ions: Structural investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Giermanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Harrisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Junliang Zhang</w:t>
+                <w:t xml:space="preserve">Emanuela Di Cola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 220, pp.112884. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 609, pp.698-706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2022.112884⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.11.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289606v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Polymeric Nanostructures Stabilized by Zirconium and Gadolinium Ions for Use as Magnetic Resonance Imaging Contrast Agents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjorie Yon</w:t>
+                <w:t xml:space="preserve">Mechanistic insights into the formation of polyion complex aggregates from cationic thermoresponsive diblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Read</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure Gibot</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.T. Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Di Cola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00495⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 590, pp.268-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265559v1</w:t>
+                <w:t xml:space="preserve">hal-03130969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic insights into the formation of polyion complex aggregates from cationic thermoresponsive diblock copolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Read</w:t>
+                <w:t xml:space="preserve">Wet spinning of a library of carbohydrate low molecular weight gels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E. Di Cola</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 590, pp.268-276. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.01.028⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 603, pp.333 - 343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.06.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130969v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet spinning of a library of carbohydrate low molecular weight gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Bordignon</w:t>
+                <w:t xml:space="preserve">Hybrid Polymeric Nanostructures Stabilized by Zirconium and Gadolinium Ions for Use as Magnetic Resonance Imaging Contrast Agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Parigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joseph</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 603, pp.333 - 343. </w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (5), pp.4974-4982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2021.06.058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.1c00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278411v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational design of block copolymer self-assemblies in photodynamic therapy</w:t>
               </w:r>
@@ -2875,51 +2875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organized Hybrid Molecular Films from Natural Phospholipids and Synthetic Block Copolymers: A Physicochemical Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Balestri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Chiappisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3182,51 +3182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cerlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3692,51 +3692,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet spinning and radial self-assembly of a carbohydrate low molecular weight gelator into well organized hydrogel filaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3807,377 +3807,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended photo-induced endosome-like structures in giant vesicles promoted by block-copolymer nanocarriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple Synthetic Molecular Hydrogels from Self- Assembling Alkylgalactonamides as Scaffold for 3D Neuronal Cell Growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Chalard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Montis</w:t>
+                <w:t xml:space="preserve">Laurence Vaysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Till</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Violleau</w:t>
+                <w:t xml:space="preserve">Laurent Malaquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NR04355H⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (20), pp.17004 - 17017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.8b01365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171159v1</w:t>
+                <w:t xml:space="preserve">hal-01810656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Synthetic Molecular Hydrogels from Self- Assembling Alkylgalactonamides as Scaffold for 3D Neuronal Cell Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Chalard</w:t>
+                <w:t xml:space="preserve">Extended photo-induced endosome-like structures in giant vesicles promoted by block-copolymer nanocarriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Montis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Vaysse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Joseph</w:t>
+                <w:t xml:space="preserve">P. Vicendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Malaquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Assié-Souleille</w:t>
+                <w:t xml:space="preserve">Frédéric Violleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (20), pp.17004 - 17017. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (33), pp.15442-15446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.8b01365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8NR04355H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01810656v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic Insights into Polyion Complex Associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuela Di Cola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Amouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 51 (4), pp.1427-1440. </w:t>
@@ -4362,51 +4362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid vesicles from lipids and block copolymers: phase behavior from the micro-to the nano-scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Magnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mangiapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4617,51 +4617,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frit inlet field-flow fractionation techniques for the characterization of polyion complex self-assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4803,51 +4803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (7), pp.2166-2176. </w:t>
@@ -5138,286 +5138,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01991254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid Crystalline Polymer–Co Nanorod Hybrids: Structural Analysis and Response to a Magnetic Field</w:t>
+                <w:t xml:space="preserve">Liquid crystalline polymer-co nanorod hybrids: Structural analysis and response to a magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey P. Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cormary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (11), pp.3218-3225</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 118 (11), pp.3218-3225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp410050z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025975v1</w:t>
+                <w:t xml:space="preserve">hal-04944562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid crystalline polymer-co nanorod hybrids: Structural analysis and response to a magnetic field</w:t>
+                <w:t xml:space="preserve">Liquid Crystalline Polymer–Co Nanorod Hybrids: Structural Analysis and Response to a Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reasmey Phary Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Cormary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (11), pp.3218-3225. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 118 (11), pp.3218-3225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp410050z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04944562v1</w:t>
+                <w:t xml:space="preserve">hal-02025975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ and Ex Situ Syntheses of Magnetic Liquid Crystalline Materials: A Comparison</w:t>
               </w:r>
@@ -5576,51 +5576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Respaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5684,51 +5684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid crystalline magnetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zadoina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Soulantica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5875,51 +5875,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Heaugwane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orélia Cerlati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5974,51 +5974,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidics to fabricate and probe vesicles mimicking cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,277 +6125,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New surfactants based on DNA chemistry: synthesis and study of their self-assembly International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
+                <w:t xml:space="preserve">Synthèse de conjugués Nt-Lip-ADN pour la fusion de liposomes induite par l’ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Ascione</w:t>
+                <w:t xml:space="preserve">M. Bonnardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">G. Ascione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Payrastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lonetti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Despras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">37ème Journée Toulousaine Chimie-Biologie-Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05377288v1</w:t>
+                <w:t xml:space="preserve">hal-05379954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de conjugués Nt-Lip-ADN pour la fusion de liposomes induite par l’ADN</w:t>
+                <w:t xml:space="preserve">New surfactants based on DNA chemistry: synthesis and study of their self-assembly International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bonnardot</w:t>
+                <w:t xml:space="preserve">Guido Ascione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Payrastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ascione</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Barbara Lonetti</w:t>
+                <w:t xml:space="preserve">Guillaume Despras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Journée Toulousaine Chimie-Biologie-Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Macrocyclic and Supramolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379954v1</w:t>
+                <w:t xml:space="preserve">hal-05377288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6778,51 +6778,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B07ED5C6"/>
+    <w:nsid w:val="FCD6DFE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7009,51 +7009,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-lonetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4291-6861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18584796X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316670420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c01931" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Campion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Lim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Yon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346309v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cardellini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Balestri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Comparini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brucale" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.10.082" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04573347v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Heaugwane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias-Mancilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrich Frielinghaus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Berti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.02.032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sheikh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lonetti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Touche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohammadi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182499" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199991v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth-de Viguerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131930" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Amenitisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cervelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Montis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113532" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00424" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343639v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina R&#259;ileanu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Louis Serpentini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131482" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111570" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03931523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tosi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02896" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630399v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.11.077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112884" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265559v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Parigi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00495" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130969v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Read" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Sutton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Cola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.028" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278411v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bordignon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demazeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.15" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990072v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Miele" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Caruso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Malacarne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Izzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129611" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01544" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020384" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerlati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Marty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.116059" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02937882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dutoya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias&#8208;mancilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Kulai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hoeppener" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Oudin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb00118b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02391" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1510064" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magnani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangiapia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.01.042" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fratini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.050" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionzou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01863c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiang Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj00847j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991254v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Riou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02025975v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944562v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey P. Tan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410050z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195612v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Zadoina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym4010448" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zadoina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soulantica" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Respaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03872E" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141961v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B915075G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JQFJZZ66-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377288v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ascione" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379954v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnardot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ascione" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-lonetti" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4291-6861" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18584796X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/316670420" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05488381v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lonetti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Bourgault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chamieh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cottet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Couderc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c01931" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100358v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Campion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Lim" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829375v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Yon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudouneche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.10.068" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04573347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Heaugwane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedafi Belkhir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Catrouillet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04346309v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Cardellini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Balestri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Comparini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Brucale" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.10.082" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias-Mancilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Zhang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrich Frielinghaus" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Berti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2024.02.032" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199991v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Yin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Marty" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Lauth-de Viguerie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131930" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424628v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sheikh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lonetti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Touche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mohammadi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0182499" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Amenitisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Cervelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Montis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2023.113532" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coppel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.3c00424" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04284593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brossier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chatard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Graillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2022.111570" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina R&#259;ileanu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Louis Serpentini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goudoun&#232;che" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131482" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03931523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Tosi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c02896" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Harrisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2022.112884" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630399v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Giermanska" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Di Cola" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.11.077" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130969v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Read" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Sutton" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Cola" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.01.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278411v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bordignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roblin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joseph" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2021.06.058" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265559v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Parigi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c00495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565760v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Demazeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.15" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990072v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Miele" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Caruso" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Malacarne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Izzo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2020.129611" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986630v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chiappisi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Micciulla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01544" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565671v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pimienta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020384" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cerlati" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couderc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Marty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trac.2020.116059" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02937882v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Elias" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dutoya" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Laborde" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lecestre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mne.2020.100064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Farias&#8208;mancilla" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Kulai" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Hoeppener" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202010501" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Oudin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Balor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9tb00118b" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Chalard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Assi&#233;-Souleille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon-Merceron" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9NR02727K" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810656v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vaysse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Malaquin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b01365" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171159v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Till" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Violleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NR04355H" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171171v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Amouroux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.7b02391" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169409v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Figarol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10717544.2018.1510064" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01810239v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magnani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mangiapia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2018.01.042" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060389v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Fitremann" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Fratini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Payre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.06.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595439v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.12.050" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dionzou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mor&#232;re" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5sm01863c" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxiang Chen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hernandez Maldonado" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Borgne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Alary" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6nj00847j" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01991254v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Riou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey Phary Tan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Harmel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Soulantika" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944562v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reasmey P. Tan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cormary" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp410050z" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02025975v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195612v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lacramioara Zadoina" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym4010448" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141946v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zadoina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Soulantica" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrere" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Respaud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM03872E" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141961v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B915075G" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-JQFJZZ66-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166276v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mesnilgrente" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379954v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnardot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ascione" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377288v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Ascione" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Despras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042495v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Mauzac" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Leng" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tabeling" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Joanicot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>