--- v0 (2026-04-02)
+++ v1 (2026-04-27)
@@ -1018,217 +1018,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to identify critical resources: an industrial case study</w:t>
+                <w:t xml:space="preserve">Lean manufacturing in the screw cutting sector: assessment of maturity level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Pralus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Industrial Risks Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (1), pp.66-80</w:t>
+              <w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556024v1</w:t>
+                <w:t xml:space="preserve">hal-00454625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean manufacturing in the screw cutting sector: assessment of maturity level</w:t>
+                <w:t xml:space="preserve">An approach to identify critical resources: an industrial case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Pralus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">International Journal on Industrial Risks Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.66-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454625v1</w:t>
+                <w:t xml:space="preserve">hal-00556024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur une démarche d'amélioration continue intégrant les principes culturels européens</w:t>
               </w:r>
@@ -1992,652 +1992,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement d'un système de mangement par la qualité (SMQ) dans un laboratoire de recherche. Retour d'expérience au sein d'un laboratoire de biologie.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche finalisée : Retour d’expérience dans un laboratoire de recherche en horticulture et production de semences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderafi Charki</w:t>
+                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Brunet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophone de la qualité et de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers (France), France</w:t>
+              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646493v1</w:t>
+                <w:t xml:space="preserve">hal-02531493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vergne</w:t>
+                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche : Réflexions autour des résistances et des leviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées qualité en recherche du département Environnement Agronomie de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04638719v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche finalisée : Retour d’expérience dans un laboratoire de recherche en horticulture et production de semences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
+                <w:t xml:space="preserve">Intérêt de la mise en place d'un système de management par la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steve O'Brien</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontre francophone de la qualité et de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531493v1</w:t>
+                <w:t xml:space="preserve">hal-04646460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche : Réflexions autour des résistances et des leviers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+                <w:t xml:space="preserve">Déploiement d'un système de mangement par la qualité (SMQ) dans un laboratoire de recherche. Retour d'expérience au sein d'un laboratoire de biologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres francophone de la qualité et de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528616v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la mise en place d'un système de management par la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
+                <w:t xml:space="preserve">le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">René Brunet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre francophone de la qualité et de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">Journées qualité en recherche du département Environnement Agronomie de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646460v1</w:t>
+                <w:t xml:space="preserve">hal-04638719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de la mise en place d'un système de management de la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
               </w:r>
@@ -2675,51 +2675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre sur la qualité en recherche et en enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUARES, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4896,51 +4896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03791689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fitzgerald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2019.2958900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03783806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-019-09905-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250496v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve O'Brien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbex.2016.075591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Abidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Toscano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCTE.2016.V8.1041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2012.702867" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Boillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djossou Kodjo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ri Dandonougbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Abbad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510309.3510324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02068940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04315-5_15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528616v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03792476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clamens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2019.01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2015.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8693-9.ch005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03791689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fitzgerald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2019.2958900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03783806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-019-09905-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250496v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve O'Brien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbex.2016.075591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Abidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Toscano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCTE.2016.V8.1041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2012.702867" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Boillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djossou Kodjo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ri Dandonougbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Abbad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510309.3510324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02068940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04315-5_15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03792476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clamens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2019.01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2015.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8693-9.ch005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>