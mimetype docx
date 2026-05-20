--- v1 (2026-04-27)
+++ v2 (2026-05-20)
@@ -1018,217 +1018,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean manufacturing in the screw cutting sector: assessment of maturity level</w:t>
+                <w:t xml:space="preserve">An approach to identify critical resources: an industrial case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Pralus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">International Journal on Industrial Risks Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.66-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454625v1</w:t>
+                <w:t xml:space="preserve">hal-00556024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to identify critical resources: an industrial case study</w:t>
+                <w:t xml:space="preserve">Lean manufacturing in the screw cutting sector: assessment of maturity level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Pralus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Industrial Risks Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (1), pp.66-80</w:t>
+              <w:t xml:space="preserve">International Journal of Rapid Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00556024v1</w:t>
+                <w:t xml:space="preserve">hal-00454625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur une démarche d'amélioration continue intégrant les principes culturels européens</w:t>
               </w:r>
@@ -1992,652 +1992,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche finalisée : Retour d’expérience dans un laboratoire de recherche en horticulture et production de semences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déploiement d'un système de mangement par la qualité (SMQ) dans un laboratoire de recherche. Retour d'expérience au sein d'un laboratoire de biologie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+                <w:t xml:space="preserve">Abderafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Steve O'Brien</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres francophone de la qualité et de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531493v1</w:t>
+                <w:t xml:space="preserve">hal-04646493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche : Réflexions autour des résistances et des leviers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">René Brunet</w:t>
+                <w:t xml:space="preserve">le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Landès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées qualité en recherche du département Environnement Agronomie de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528616v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04638719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la mise en place d'un système de management par la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
+                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche : Réflexions autour des résistances et des leviers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre francophone de la qualité et de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers, France</w:t>
+              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646460v1</w:t>
+                <w:t xml:space="preserve">hal-02528616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déploiement d'un système de mangement par la qualité (SMQ) dans un laboratoire de recherche. Retour d'expérience au sein d'un laboratoire de biologie.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abderafi Charki</w:t>
+                <w:t xml:space="preserve">Conduite du changement et management par la qualité pour une meilleure dynamique de recherche finalisée : Retour d’expérience dans un laboratoire de recherche en horticulture et production de semences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Molinero-Demilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">René Brunet</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve O'Brien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres francophone de la qualité et de la mesure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers (France), France</w:t>
+              <w:t xml:space="preserve">École inter-organismes qualité en recherche et en enseignement supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646493v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">le développement d'outils intégrés : un travail collaboratif pour améliorer l'organisation d'un laboratoire de recherche.</w:t>
+                <w:t xml:space="preserve">Intérêt de la mise en place d'un système de management par la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Molinéro-Demilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilie Vergne</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdérafi Charki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Jeoffrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées qualité en recherche du département Environnement Agronomie de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontre francophone de la qualité et de la mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CAFMET Comité AFricain de METrologie, Mar 2017, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638719v1</w:t>
+                <w:t xml:space="preserve">hal-04646460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'intérêt de la mise en place d'un système de management de la qualité dans un laboratoire de recherche : premières réflexions autour des résistances et des leviers</w:t>
               </w:r>
@@ -2675,51 +2675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeoffrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre sur la qualité en recherche et en enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, QUARES, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4896,51 +4896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03791689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fitzgerald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2019.2958900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03783806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-019-09905-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250496v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve O'Brien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbex.2016.075591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Abidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Toscano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCTE.2016.V8.1041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2012.702867" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556024v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Boillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djossou Kodjo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ri Dandonougbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Abbad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510309.3510324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02068940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04315-5_15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528616v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03792476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clamens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2019.01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2015.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8693-9.ch005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molin&#233;ro-Demilly" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd&#233;rafi Charki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lyonnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeoffrion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJQRM-12-2023-0379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03791689v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hemon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Fitzgerald" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MS.2019.2958900" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03783806v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10796-019-09905-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250496v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve O'Brien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2017025" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331655v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijbex.2016.075591" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495965v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Abidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chevaillier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Toscano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJCTE.2016.V8.1041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739658v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2012.702867" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556024v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454625v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470006v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Mignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Boillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djossou Kodjo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Il&#233;ri Dandonougbo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Abbad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250531v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3510309.3510324" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02068940v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-04315-5_15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gaillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646493v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderafi Charki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638719v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528616v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Molinero-Demilly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02531493v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646460v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04646547v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556026v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577685v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556025v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guizzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631565v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248795v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Senkel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03792476v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clamens" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2019.01" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250405v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.lyonn.2015.01" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250381v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662084v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662128v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Anthoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04662206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04648021v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608754v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bagoulla" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Guilloux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perraudeau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.58171" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845449v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8693-9.ch005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00655808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>