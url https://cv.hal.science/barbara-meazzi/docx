--- v0 (2026-03-06)
+++ v1 (2026-04-09)
@@ -4574,51 +4574,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="329E7D98"/>
+    <w:nsid w:val="5822819F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>