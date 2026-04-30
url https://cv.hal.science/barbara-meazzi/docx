--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1727,165 +1727,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les oliveraies de Grazia Deledda</w:t>
+                <w:t xml:space="preserve">La donna senza pace di Maria Catella Giusta, donna senza voce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colture e culture dell’ulivo nell’immaginario mediterraneo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luigi Cepparrone, Feb 2025, Bergamo University, Bergamo, Italie</w:t>
+              <w:t xml:space="preserve">Il silenzio prende voce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonella Cagnolati, Carmen Petruzzi, Feb 2025, Ferrara, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015769v1</w:t>
+                <w:t xml:space="preserve">hal-05015809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La donna senza pace di Maria Catella Giusta, donna senza voce</w:t>
+                <w:t xml:space="preserve">Dans les oliveraies de Grazia Deledda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il silenzio prende voce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonella Cagnolati, Carmen Petruzzi, Feb 2025, Ferrara, Italie, Italy</w:t>
+              <w:t xml:space="preserve">Colture e culture dell’ulivo nell’immaginario mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luigi Cepparrone, Feb 2025, Bergamo University, Bergamo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015809v1</w:t>
+                <w:t xml:space="preserve">hal-05015769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fontana e la questione degli scarti</w:t>
               </w:r>
@@ -3288,1029 +3288,1146 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Ciacelli, futurista singolare 1</w:t>
+                <w:t xml:space="preserve">Prima, durante e dopo il futurismo: Noëmi Blumenkranz-Onimus e la critica cubo-futurista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lorenzo Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Collani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciacelli. La visione molteplice. Opere della Collezione Costantini</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tra segno e visione. Sperimentazione e avanguardia in Noëmi Blumenkranz-Onimus e Luciano Caruso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.15-34, 2026, 978-2-37741-108-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57726/hs2h-b704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04869724v1</w:t>
+                <w:t xml:space="preserve">hal-05603284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Marcucci et Eugenio Miccini, ou de la poésie visuelle expérimentale en Italie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucie Lavergne, Bénédicte Mathios, Daniel Rodrigues. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poésie visuelle: l'expérimentation en question(s), suivi du catalogue de l'exposition ExPoEx (Clermont-Ferrand, 16/11/2017-07/02/2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2845169957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.T. Marinetti, romanziere della Grande Guerra</w:t>
+                <w:t xml:space="preserve">Arturo Ciacelli, futurista singolare 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ciacelli. La visione molteplice. Opere della Collezione Costantini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Keiron e Gottifredi Editori, pp.39-45, 2021, 979128033710-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452774v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques romans incohérents et maniérés : la Trilogie de l’Amour et de la Mort</w:t>
+                <w:t xml:space="preserve">F.T. Marinetti, romanziere della Grande Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valentine de Saint-Point. Des feux de l’avant-garde à l’appel à l’orient</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Accademia University Press, pp.115-130, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.aaccademia.9219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538445v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PAB et Roch Grey dans l’atelier du magicien : histoire d’une amitié littéraire</w:t>
+                <w:t xml:space="preserve">Quelques romans incohérents et maniérés : la Trilogie de l’Amour et de la Mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carole Aurouet, Marianne Simon- Oikawa. </w:t>
+              <w:t xml:space="preserve">Paul-André Claudel, Élodie Gaden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre Albert-Birot, un pyrogène des avant-gardes</w:t>
+              <w:t xml:space="preserve">Valentine de Saint-Point. Des feux de l’avant-garde à l’appel à l’orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp. 79-89, 2019, 978-2-7535-7688-9</w:t>
+              <w:t xml:space="preserve">, pp. 47-63, 2019, 978-2-7535-7694-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538828v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Réceptions contemporaines de l'oeuvre de Simone de Beauvoir en Méditerranée (France, Italie, Espagne, Israël - 1949/2019)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PAB et Roch Grey dans l’atelier du magicien : histoire d’une amitié littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carole Aurouet, Marianne Simon- Oikawa. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Simone de Beauvoir. Réceptions contemporaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3/4 (25-26), Sens Public, pp.I-X, 2019, 978-2-9566020-2-6</w:t>
+              <w:t xml:space="preserve">Pierre Albert-Birot, un pyrogène des avant-gardes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 79-89, 2019, 978-2-7535-7688-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400778v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">”Non sarà un giornale femminista?“ LaDonna – rivista quindicinale illustrata (1905-1968)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Réceptions contemporaines de l'oeuvre de Simone de Beauvoir en Méditerranée (France, Italie, Espagne, Israël - 1949/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joseph Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Grazia Scrimieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escritoras de la Modernidad (1880-1920). La transformación del canon</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp. 123-130, 2018, 978-84-9045-752-8</w:t>
+              <w:t xml:space="preserve">Simone de Beauvoir. Réceptions contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3/4 (25-26), Sens Public, pp.I-X, 2019, 978-2-9566020-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538906v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méliès e Marinetti : nullax e altri desideri di poesia-cinema</w:t>
+                <w:t xml:space="preserve">”Non sarà un giornale femminista?“ LaDonna – rivista quindicinale illustrata (1905-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">María Vicenta Hernández Álvarez. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cineprese futuriste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pendragon, 2018, 978-88-6598-938-8</w:t>
+              <w:t xml:space="preserve">Escritoras de la Modernidad (1880-1920). La transformación del canon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial Comares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 123-130, 2018, 978-84-9045-752-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538885v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roch Grey, une “étrangère” à Paris</w:t>
+                <w:t xml:space="preserve">Méliès e Marinetti : nullax e altri desideri di poesia-cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Troisième Sexe des avant-gardes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Cineprese futuriste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pendragon, 2018, 978-88-6598-938-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452773v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Souterrains du futurisme et de l’expressionnisme</w:t>
+                <w:t xml:space="preserve">Roch Grey, une “étrangère” à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expressionnisme(s) et avant-gardes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.69-86, 2007</w:t>
+              <w:t xml:space="preserve">Le Troisième Sexe des avant-gardes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452776v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dal melodramma alla parodia, ovvero della voluta di esser fischiati, per una Carmen</w:t>
+                <w:t xml:space="preserve">Les Souterrains du futurisme et de l’expressionnisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mélanges offerts à Marie-Hélène Caspar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Expressionnisme(s) et avant-gardes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-86, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548815v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dal melodramma alla parodia, ovvero della voluta di esser fischiati, per una Carmen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Meazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges offerts à Marie-Hélène Caspar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luciano Anceschi et la perspective néo-phénoménologique dans l'esthétique italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie et Littérature en Italie au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4320,65 +4437,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Isidro Dubert et Vincent Gourdon (dir.), Inmigracion, trabajo y servicio doméstico. En la Europa urbana, siglos xvii-xx, Madrid, Casa de Velázquez, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pellegrinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,127 +4503,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.273-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bragato, Futurismo in nota. Studio sui taccuini di Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4574,51 +4691,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5822819F"/>
+    <w:nsid w:val="83346B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4805,51 +4922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-meazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7219-9256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111229073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17528547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000004829247X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137tp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna &#321;ukaszewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15804/IW.2024.15.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909726v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6925" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviana Gazzetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6890" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.13838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pellegrinetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.12996" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Bertini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sensini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.025.0000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Irene Sensini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van den Bossche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arcadia-2016-0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00616242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015769v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015809v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Baglivo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lorenzo Milan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bragato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bareil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.llseti.univ-smb.fr/web/llseti/962-deux-couples-et-avant-gardes.php" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/il-fantasma-del-romanzo-le-futurisme-italien-et-lecriture-romanesque-1909-1929/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bertone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01216140v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Flora Pifarr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Burgos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Connochie-Bourgne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01260175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cavallero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02171034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Madou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gavard-Perret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869724v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520055v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100833330" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452774v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.9219" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4826" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538828v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4800" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400778v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Grazia Scrimieri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538906v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/escritoras-de-la-modernidad-1880-1920-la-transformacion-del-canon_93468/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452773v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548815v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Martini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136253v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-meazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7219-9256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111229073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17528547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000004829247X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137tp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna &#321;ukaszewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15804/IW.2024.15.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909726v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6925" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviana Gazzetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6890" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.13838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pellegrinetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.12996" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Bertini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sensini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.025.0000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Irene Sensini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van den Bossche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arcadia-2016-0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00616242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Baglivo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lorenzo Milan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bragato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bareil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.llseti.univ-smb.fr/web/llseti/962-deux-couples-et-avant-gardes.php" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/il-fantasma-del-romanzo-le-futurisme-italien-et-lecriture-romanesque-1909-1929/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bertone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01216140v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Flora Pifarr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Burgos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Connochie-Bourgne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01260175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cavallero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02171034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Madou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gavard-Perret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Lorenzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Collani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/hs2h-b704" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100833330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.9219" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4826" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4800" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Grazia Scrimieri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/escritoras-de-la-modernidad-1880-1920-la-transformacion-del-canon_93468/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Martini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>