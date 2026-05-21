--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -12,51 +12,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:91.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:94.791666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Barbara Meazzi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Professeure des Universités en études italiennes à l'Université Côte d'Azur (Ecole Universitaire de Recherches Arts et Humanités)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">17528547</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=wpQYtI4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">000000004829247X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -255,1461 +276,1461 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« J’avance attentive car j’avance seule ». La question de l’émancipation féminine dans la littérature sentimentale italienne (1919-1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 108, pp.237-249. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/137tp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduzione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justyna Łukaszewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italica Wratislaviensia </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (1), pp.9-16. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15804/IW.2024.15.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'émancipation des femmes en Italie dans les discours et la littérature (1848-1935): Avant-Propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 108, pp.145-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Gettiamo la semente comunista fra le donne proletarie » : Compagna et la révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Voix et parcours du féminisme dans les revues de femmes (1870-1970): Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviana Gazzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduzione: Voci e percorsi del femminismo nelle riviste delle donne (1870-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liviana Gazzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26, pp.1-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/laboratoireitalien.6895⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Italo Bertoglio et l’art moyen. Sur quelques photographies des expositions fascistes (1932-1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 101, pp.155-168. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cdlm.13838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée en partage. 50 ans de recherche. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pellegrinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 100, pp.9-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cdlm.12996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joseph Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Sensini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Sens Public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 25-26 (3), pp.I. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/csp.025.0000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers Sens public : « Simone de Beauvoir. Réceptions contemporaines »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joseph Bertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Joseph Bertini</w:t>
+                <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Magali Guaresi</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Gannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Gannier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Irene Sensini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loxias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Autour des programmes d'agrégation 2020, 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Nous »! Quelques remarques à propos de groupements et partages dans les avant-gardes historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bart van den Bossche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arcadia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/arcadia-2016-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Vivanti e la grande guerra: stupro, aborto e redenzione in Vae Victis!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annali d'Italianistica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, The Great War and the Modernist Imagination in Italy, 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ardengo Soffici. Intellectuel, écrivain, poète et peintre, entre France, Italie et Russie. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Milan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 90, pp.129-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cdlm.7899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les projets romanesques de F.T. Marinetti : (im)précis de génétique textuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/narratologie.6725⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre el futurismo y la Argentina: Pettoruti y Bragaglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telon de fondo - Revista de teoria y critica teatral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9, pp.www.telondefondo.org</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ser vanguardista en el teatro: Amalia Guglielminetti –“la que va sola” - y los chichisbeos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telon de fondo - Revista de teoria y critica teatral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1719,1592 +1740,1689 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La donna senza pace di Maria Catella Giusta, donna senza voce</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Dans les oliveraies de Grazia Deledda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Il silenzio prende voce</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Antonella Cagnolati, Carmen Petruzzi, Feb 2025, Ferrara, Italie, Italy</w:t>
+              <w:t xml:space="preserve">Colture e culture dell’ulivo nell’immaginario mediterraneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Luigi Cepparrone, Feb 2025, Bergamo University, Bergamo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015809v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans les oliveraies de Grazia Deledda</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La donna senza pace di Maria Catella Giusta, donna senza voce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colture e culture dell’ulivo nell’immaginario mediterraneo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Luigi Cepparrone, Feb 2025, Bergamo University, Bergamo, Italie</w:t>
+              <w:t xml:space="preserve">Il silenzio prende voce</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Antonella Cagnolati, Carmen Petruzzi, Feb 2025, Ferrara, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015769v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Fontana e la questione degli scarti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">(Ri)leggere la parola disegnata. Per un'analisi linguistico-filologica della poesia concreta e della poesia visiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Giacomo De Fusco, Mar 2025, Napoli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A book that does not pretend to be a literary Work: Women Militants, Communists, and Writers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEMLA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Philadelphia (PA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05015721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le coeur électrique du futurisme (et des Alpes Maritimes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'électrification des Alpes-Maritimes et du littoral méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Départemental; Yves Kinossian; Denis Varaschin, May 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04869856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Per un inventario degli studi delle donne e di genere nell'italianistica francese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabina Ciminari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Fournier-Finocchiaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bordes. Escritoras y fronteras geosimbolicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, en-ligne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gli amori futuristi II : Bevitori di sangue di B. Corra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society for Italian Studies (SIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Edimbourgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Gustavo Botta a Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Association of Italian Studies (CAIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Orvieto, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrispondenze amorose e amori futuristi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAIS - American Association for Italian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux. Couples et avant-gardes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Tra segno e visione.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lorenzo Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc, 2026, Arts Cultures Pouvoirs, Jérémy Guedj, Barbara Meazzi, Serge Lorenzo Milan, Jean-François Trubert, 978-2-37741-108-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57726/hs2h-b704⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Baglivo</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04870013v1</w:t>
+                <w:t xml:space="preserve">hal-05626052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il fantasma del romanzo. Le futurisme italien et l'écriture romanesque (1909-1929)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Deux. Couples et avant-gardes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Baglivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lorenzo Milan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2, 2021, ARTS CULTURES POUVOIRS, Jérémy Guedj; Barbara Meazzi; Serge Milan; Jean-François Trubert, 9782377410590</w:t>
+                <w:t xml:space="preserve">Stefano Bragato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bareil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Savoie Mont Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-2-37741-076-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178270v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autre front / Il fronte interno. Art, culture et propagande dans les villes italiennes de l'arrière (1915-1918)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Il fantasma del romanzo. Le futurisme italien et l'écriture romanesque (1909-1929)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, 2021, ARTS CULTURES POUVOIRS, Jérémy Guedj; Barbara Meazzi; Serge Milan; Jean-François Trubert, 9782377410590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452830v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture fasciste entre latinité et méditerranéité (1880-1940)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L'autre front / Il fronte interno. Art, culture et propagande dans les villes italiennes de l'arrière (1915-1918)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452786v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curiosa di mestiere. Saggi su Dacia Maraini</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuela Bertone</w:t>
+                <w:t xml:space="preserve">La culture fasciste entre latinité et méditerranéité (1880-1940)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">ETS. ETS 2017, collection "Letteratura"</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01704894v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hagiographie, Imaginaire, Littérature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra-Flora Pifarré</w:t>
+                <w:t xml:space="preserve">Curiosa di mestiere. Saggi su Dacia Maraini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Bertone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Meazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ETS. ETS 2017, collection "Letteratura"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bouvier</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-01216140v1</w:t>
+                <w:t xml:space="preserve">hal-01704894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'accueil à la rencontre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hagiographie, Imaginaire, Littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra-Flora Pifarré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Cavallero</w:t>
+                <w:t xml:space="preserve">Pascal Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Clerc</w:t>
+                <w:t xml:space="preserve">Jean Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Berg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Connochie-Bourgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Savoie, Écriture et représentation (28), pp.300, 2015, 978-2-919732-25-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Burgos</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01260175v1</w:t>
+                <w:t xml:space="preserve">hal-01216140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Futurisme entre l'Italie et la France (1909-1919)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">De l'accueil à la rencontre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cavallero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Burgos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Cavallero. Université Savoie Mont Blanc, Écriture et représentation (26), pp.230, 2014, 978-2-919732-30-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02171034v1</w:t>
+                <w:t xml:space="preserve">hal-01260175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une traversée du XXe siècle : arts, littérature, philosophie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Le Futurisme entre l'Italie et la France (1909-1919)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Université de Savoie, Ecriture et représentation (7), pp.433, 2008, 978-2-915797-43-5</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419534v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02171034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une traversée du XXe siècle : arts, littérature, philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Meazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pol Madou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Gavard-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Savoie, Ecriture et représentation (7), pp.433, 2008, 978-2-915797-43-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Oubliés des Avant-Gardes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pol Madou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Savoie, Ecriture et représentation (3), pp.395, 2006, 2-915797-12-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3314,1120 +3432,1120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prima, durante e dopo il futurismo: Noëmi Blumenkranz-Onimus e la critica cubo-futurista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossella Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lorenzo Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Collani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tra segno e visione. Sperimentazione e avanguardia in Noëmi Blumenkranz-Onimus e Luciano Caruso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Savoie Mont Blanc, pp.15-34, 2026, 978-2-37741-108-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57726/hs2h-b704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05603284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Marcucci et Eugenio Miccini, ou de la poésie visuelle expérimentale en Italie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Arturo Ciacelli, futurista singolare 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poésie visuelle: l'expérimentation en question(s), suivi du catalogue de l'exposition ExPoEx (Clermont-Ferrand, 16/11/2017-07/02/2018)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2845169957</w:t>
+              <w:t xml:space="preserve">Ciacelli. La visione molteplice. Opere della Collezione Costantini</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Keiron e Gottifredi Editori, pp.39-45, 2021, 979128033710-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03520055v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04869724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Ciacelli, futurista singolare 1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lucia Marcucci et Eugenio Miccini, ou de la poésie visuelle expérimentale en Italie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucie Lavergne, Bénédicte Mathios, Daniel Rodrigues. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciacelli. La visione molteplice. Opere della Collezione Costantini</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Keiron e Gottifredi Editori, pp.39-45, 2021, 979128033710-8</w:t>
+              <w:t xml:space="preserve">Poésie visuelle: l'expérimentation en question(s), suivi du catalogue de l'exposition ExPoEx (Clermont-Ferrand, 16/11/2017-07/02/2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2845169957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04869724v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03520055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.T. Marinetti, romanziere della Grande Guerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1918-2018. Cento anni della Grande Guerra in Italia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Accademia University Press, pp.115-130, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.aaccademia.9219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques romans incohérents et maniérés : la Trilogie de l’Amour et de la Mort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul-André Claudel, Élodie Gaden. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valentine de Saint-Point. Des feux de l’avant-garde à l’appel à l’orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 47-63, 2019, 978-2-7535-7694-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAB et Roch Grey dans l’atelier du magicien : histoire d’une amitié littéraire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carole Aurouet, Marianne Simon- Oikawa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre Albert-Birot, un pyrogène des avant-gardes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 79-89, 2019, 978-2-7535-7688-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Réceptions contemporaines de l'oeuvre de Simone de Beauvoir en Méditerranée (France, Italie, Espagne, Israël - 1949/2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Guaresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joseph Bertini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Gannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Grazia Scrimieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Simone de Beauvoir. Réceptions contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3/4 (25-26), Sens Public, pp.I-X, 2019, 978-2-9566020-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02400778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">”Non sarà un giornale femminista?“ LaDonna – rivista quindicinale illustrata (1905-1968)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">María Vicenta Hernández Álvarez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escritoras de la Modernidad (1880-1920). La transformación del canon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial Comares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 123-130, 2018, 978-84-9045-752-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méliès e Marinetti : nullax e altri desideri di poesia-cinema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cineprese futuriste</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pendragon, 2018, 978-88-6598-938-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roch Grey, une “étrangère” à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Troisième Sexe des avant-gardes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Souterrains du futurisme et de l’expressionnisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expressionnisme(s) et avant-gardes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-86, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dal melodramma alla parodia, ovvero della voluta di esser fischiati, per una Carmen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges offerts à Marie-Hélène Caspar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Anceschi et la perspective néo-phénoménologique dans l'esthétique italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophie et Littérature en Italie au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4437,193 +4555,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de Isidro Dubert et Vincent Gourdon (dir.), Inmigracion, trabajo y servicio doméstico. En la Europa urbana, siglos xvii-xx, Madrid, Casa de Velázquez, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pellegrinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.273-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bragato, Futurismo in nota. Studio sui taccuini di Marinetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Meazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02539014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4691,51 +4809,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83346B8D"/>
+    <w:nsid w:val="04957183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4922,51 +5040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-meazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7219-9256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111229073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17528547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000004829247X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933686v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137tp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682263v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna &#321;ukaszewicz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15804/IW.2024.15.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909726v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452778v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6925" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602405v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviana Gazzetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6890" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6895" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.13838" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pellegrinetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.12996" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452802v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Bertini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sensini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.025.0000" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585714v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Irene Sensini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452799v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van den Bossche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arcadia-2016-0006" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452796v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7899" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593279v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6725" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00616242v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056572v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015809v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015850v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869856v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539002v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538981v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538949v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870013v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Baglivo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lorenzo Milan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bragato" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bareil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.llseti.univ-smb.fr/web/llseti/962-deux-couples-et-avant-gardes.php" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/il-fantasma-del-romanzo-le-futurisme-italien-et-lecriture-romanesque-1909-1929/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452830v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bertone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452786v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704894v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01216140v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Flora Pifarr&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Burgos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Connochie-Bourgne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01260175v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cavallero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berg" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02171034v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419534v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Madou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gavard-Perret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416714v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603284v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Lorenzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Collani" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/hs2h-b704" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100833330" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.9219" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4826" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4800" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400778v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Grazia Scrimieri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538906v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/escritoras-de-la-modernidad-1880-1920-la-transformacion-del-canon_93468/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538885v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548898v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Martini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136253v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539014v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/barbara-meazzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7219-9256" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111229073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/17528547" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wpQYtI4AAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000004829247X" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Meazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137tp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682263v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna &#321;ukaszewicz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15804/IW.2024.15.01" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Fournier-Finocchiaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6925" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602405v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liviana Gazzetta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6890" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.6895" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452781v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.13838" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452808v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pellegrinetti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.12996" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452802v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Guaresi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Joseph Bertini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gannier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Sensini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.025.0000" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585714v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Irene Sensini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452799v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart van den Bossche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/arcadia-2016-0006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452796v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Milan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdlm.7899" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593279v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.6725" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00616242v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056572v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015769v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015809v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869856v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabina Ciminari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539002v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538981v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538949v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Lorenzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lorenzo Milan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57726/hs2h-b704" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Baglivo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bragato" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bareil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.llseti.univ-smb.fr/web/llseti/962-deux-couples-et-avant-gardes.php" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/il-fantasma-del-romanzo-le-futurisme-italien-et-lecriture-romanesque-1909-1929/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452830v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Bertone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452786v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guedj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704894v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01216140v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra-Flora Pifarr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouvier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Burgos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Connochie-Bourgne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01260175v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cavallero" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Clerc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Berg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-02171034v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419534v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Madou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Gavard-Perret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416714v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603284v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Collani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03520055v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100833330" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452774v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.aaccademia.9219" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538445v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4826" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4800" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400778v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Grazia Scrimieri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comares.com/libro/escritoras-de-la-modernidad-1880-1920-la-transformacion-del-canon_93468/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538885v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452773v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548815v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Martini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136253v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Diaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539014v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>